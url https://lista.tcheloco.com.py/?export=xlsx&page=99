--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -34,177 +34,177 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/01/2026 05:18</t>
-[...29 lines deleted...]
-    <t>Maletas P/Notebook</t>
+    <t>Lista gerada no: 06/04/2026 14:29</t>
+  </si>
+  <si>
+    <t>TELEVISOR SMART LED 58" MTEK MKQ58FSGU QLED 4K GOOGLE-TV</t>
+  </si>
+  <si>
+    <t>TVs</t>
+  </si>
+  <si>
+    <t>MTEK</t>
+  </si>
+  <si>
+    <t>FRIGIDEIRA WINNINGSTAR ST-5200-28CM</t>
+  </si>
+  <si>
+    <t>Panelas e frigideiras</t>
+  </si>
+  <si>
+    <t>WINNINGSTAR</t>
+  </si>
+  <si>
+    <t>VENTILADOR HYE (3X1) HY-FSR45ABW-T 110V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>HYUNDAI</t>
+  </si>
+  <si>
+    <t>COFRE ELETRONICO SATE A-CF2504 16L 6.4KG</t>
+  </si>
+  <si>
+    <t>Cofre</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>MOCHILA NOTEBOOK  SATE LED LETREIRO  15.6 KP8131</t>
-[...5 lines deleted...]
-    <t>Jarras Eletricas</t>
+    <t>COFRE ELETROCONICO SATE A-CF3001 28L 10.5KG</t>
+  </si>
+  <si>
+    <t>KIT TAPER PORCELANA  S1418 3-PCS</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
   </si>
   <si>
     <t>SUNLIGHT</t>
   </si>
   <si>
-    <t>TAPER ESMALTADO SUNLIGHT SEM TAMPA 1PC</t>
-[...26 lines deleted...]
-    <t>Ventiladores</t>
+    <t>CABO HDMI 1.50M SATE AL-15 BLACK</t>
+  </si>
+  <si>
+    <t>Cabos /Adapt HDMI</t>
+  </si>
+  <si>
+    <t>CABO HDMI 3.00M SATE AL-16 BLK</t>
+  </si>
+  <si>
+    <t>CABO HDMI 2.00M SATE AL-17 BLACK</t>
+  </si>
+  <si>
+    <t>CELULAR SAMSUNG A06 A065M 64GB 4 RAM BLACK</t>
+  </si>
+  <si>
+    <t>Celulares Samsung</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>PROJETOR LASER ROBO PROSPER P-3112 BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Projetores de Luzes</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE SATE AC-T6900 VERDE ELETRICO</t>
+  </si>
+  <si>
+    <t>Relogio de parede e mesa</t>
+  </si>
+  <si>
+    <t>RELOGIO DE MESA SATE AC-T6801 RED ELETRICO</t>
+  </si>
+  <si>
+    <t>RELOGIO DE MESA SATE AC-T6831 BLACK ELETRICO</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE SATE AC-T6811 RED ELETRICO</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO FOSTON GT4400 GELO FOGO</t>
+  </si>
+  <si>
+    <t>Triciclo eletrico</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>TRICICLO ELECTRICO FOSTON GT4400 LETRA AZUL</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>LANTERNAR ECOPOWER RECARREGAVEL EP-8149 2V</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>FONE DE OUVIDO ECOPOWER EP-H154 / BLUETOOTH</t>
-[...44 lines deleted...]
-    <t>Speakers medios</t>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8150 2V</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8146 2V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335f6bbd5ae9b9d6d84a1517d04ea6f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68eb329cc490c15ba4d944d312a619.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621c6090343ad9181888e058a24ff97.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f255aea9dca648ab451737082600a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134be0936d7ea591b7d3c45360c76acd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cb1a430b9dcec15f37d39785d58c4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15aae3334b5753e4e4618f0e433958.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e16e28aad1fe8be00df9a621b5239e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff0d3d3818ea1313dd684fec69b02d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aacda9297d7403d6574a90095eee18.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8dacf658c87c4d48f848a1d9b989f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5105956067ce42910b0e2807bcf3ba4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527134255d688199d25d397dd413b4e7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e552866b48de2bfc712b771d068687.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272fe59247bbd50b002c4ffc301c2d1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930704ba8e119fba667bedfd38112774.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab9fab903d9aeadece0cb603510dcb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4d909aa5a5317b100d21fdf4bd5ee.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cd7b43ce2e30d4e65383f51b8aca6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44121251e25f18933773a41f1bc51d18.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dd441d1604457ffbc7c841f689971.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd227b07ca85ebc1a949e98871ae54.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888a178d56a4325fe3578dc7fb70379.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbb13de3bc33ea5584292241fc0504.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ba8b825cd5838e23b2832dcd560ce.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb101e7bbdfaaf29fff0c2dd94c7d3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c293561ccdeb08fd5d3a258d27607e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1c13de351dd02057d6bc81e98f5a9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb789364a8b3e477332e63cbadc537.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e3c6d2bc1fd21d518db729937eee1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b50a1aa9a8504da82aa0038d5ee655.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ce7c9fb53d46ede38b4870511a30e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621254e16dd5639e562ed3dc6b9a634.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4531edebca6e27b4c617d0c560281.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f2e795dda68cedb445c5c81370a6c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea798b4dfea452af2a789d2a2d44150.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aab66dbdf95a141ddbeae63c90663c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08020c407fe458cbb0c6e1e13ab232e8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeda8d9c4c26541481e5730359a935.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcd22eedef8f04521f898ebeaa3448.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>538497</v>
+        <v>544474</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.6</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>538510</v>
+        <v>544498</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>0.99</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>538534</v>
+        <v>544504</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>6.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>538541</v>
+        <v>544573</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>13.0</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>538558</v>
+        <v>544580</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>68.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>538596</v>
+        <v>544597</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>538633</v>
+        <v>544641</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>1.5</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>538701</v>
+        <v>544658</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>16.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>538787</v>
+        <v>544665</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>0.95</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>538831</v>
+        <v>544672</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>9.0</v>
+        <v>87.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>538848</v>
+        <v>544719</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>538930</v>
+        <v>544764</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>4.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>538992</v>
+        <v>544771</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>539326</v>
+        <v>544825</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>14.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>539333</v>
+        <v>544832</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>13.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>539494</v>
+        <v>544993</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F17" s="3">
-        <v>0.89</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>539548</v>
+        <v>545006</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
         <v>41</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>245.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>539593</v>
+        <v>545013</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>18.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>539609</v>
+        <v>545020</v>
       </c>
       <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" t="s">
         <v>46</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>21.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>539647</v>
+        <v>545037</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>15.0</v>
+        <v>6.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>