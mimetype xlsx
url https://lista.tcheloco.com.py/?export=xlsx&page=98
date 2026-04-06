--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -14,227 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/01/2026 07:20</t>
-[...5 lines deleted...]
-    <t>Video Porteiro</t>
+    <t>Lista gerada no: 06/04/2026 14:23</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR BRITANIA BUD04B 4.8L BIVOLT</t>
+  </si>
+  <si>
+    <t>Umidificadores</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR BRITANIA BUD05B 2.4L BIVOLT</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MARYLAN MR-100 WHITE 2L 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>MARYLAND</t>
+  </si>
+  <si>
+    <t>MICROFONE ECOPOWER EP-M306</t>
+  </si>
+  <si>
+    <t>Microfones</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>MICROFONE ECOPOWER EP-M305</t>
+  </si>
+  <si>
+    <t>RAQUETE ELETRICO ECOPOWER MATA MOSCA EP-8504</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>MICROFONE ECOPOWER EP-M307</t>
+  </si>
+  <si>
+    <t>TECLADO PARA PC USB SATE AK-833 / PORTUGUES</t>
+  </si>
+  <si>
+    <t>Teclados</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>C�MERA IP SATELITAL A-CAM011M/COM MONITOR/ICSEE</t>
-[...8 lines deleted...]
-    <t>Fogoes</t>
+    <t>KIT DE COZINHA UTENSILIOS DE SILICONE 19 PE�AS</t>
+  </si>
+  <si>
+    <t>Talheres</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>ESCOVA RAF R.420/BLK-GLD/220V</t>
-[...53 lines deleted...]
-    <t>BATERIA AUXILIAR VOYAGER EPS-501 / MULTIFUNCIONAL /PARA AUTOM�VEL</t>
+    <t>AR CONLUX 24000BTU 220V 60HZ INVERTER WIFI</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>CONLUX</t>
+  </si>
+  <si>
+    <t>CAMERA DE RE UNIVERSAL "HD" NAKAMICHI NC6L</t>
+  </si>
+  <si>
+    <t>Cameras de R�</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>CAMERA DE RE UNIVERSAL "HD" NAKAMICHI NCA110</t>
+  </si>
+  <si>
+    <t>MICROONDAS XIAOMI MICROWAVE OVEN 20L 220V</t>
+  </si>
+  <si>
+    <t>Microondas</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>COLCHONETE INFLAVEL SOLTEIRO 191X73X22CM</t>
+  </si>
+  <si>
+    <t>AVENLI</t>
+  </si>
+  <si>
+    <t>COLCHONETE INFLAVEL CASAL 191X137X22CM</t>
+  </si>
+  <si>
+    <t>SOFA INFLAVEL XO SF01 ARCOIRIS</t>
+  </si>
+  <si>
+    <t>SOFA INFLAVEL XO SF01 VERDE MILITAR</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO GREE 12000 BTU 220V 50HZ INVERTER WIFI</t>
+  </si>
+  <si>
+    <t>GREE</t>
+  </si>
+  <si>
+    <t>CAPACITOR EXPLOSOUND 3.50F SEM KIT</t>
   </si>
   <si>
     <t>Automotivo</t>
   </si>
   <si>
-    <t>VOYAGER</t>
-[...68 lines deleted...]
-    <t>NAKAMICHI</t>
+    <t>EXPLOSOUND</t>
+  </si>
+  <si>
+    <t>TV 50 MTEK MKQ50FSGU QLED 4K GOOGLE-TV</t>
+  </si>
+  <si>
+    <t>TVs</t>
+  </si>
+  <si>
+    <t>MTEK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e95249d582f862094a427a99d1392f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9329bce80774d0a76fd1957d1ac8f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9045cee2fe026f50d913f8ec09208a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f10567a40e7a7e261f95549a5bd4f8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09db86c2d2dc6593295c68a8413641.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ec160c3293544656366ac995adfbd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be33987eef768b298eb55be8b361aa0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363804da002277c7b8ec5d24692d6f18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200c51c5f1d793917c58d8a00537cec.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1239afbd060cb3688eb7ac4a50c4e83.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ce15f847f080f9723efc99301e1a5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad716f9157563e756794bccc0fc3845e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a027d407106375fc2ab5345d29c2c69.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dc37bd2a62ae22a4102eda7ac0f6e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a09eed819d017eac47f94b7c7c216e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40463c9d94db9885c7bc19eebaf736.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30ea2c5d6bc3f1fb6b68885db3ccf0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55d1e6b9d251d7c4f8b87d37c2a650.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41765840545b9dd9139deab069772c02.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf315eae6097dee41e4104a8025b6cc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81456c831ff07d49caf5cf5c828eac2b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910b33bad29fadd09109819c2eb5f17.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf0cd6ec5aec0d9a3a2541bf29a701.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d81b550e23c399802bdd15a8a95a4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9431a23f0fadbc88fe15a3e938131c2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3245211cb52d16240f3047d289902.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18363153db5e03286b5f6b2616a703.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb9ce1b5a737ac160536ae1ac02a7e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a05ec7955a8d1008328e725385c874.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc16fecbad359a255188068db31bc35.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854edc1949cd0f288af48f8ae621b8c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeafbbf343392f896090c4dbef8079.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491db4b7edd4d3db808988fb1f90302.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c4637a33235d9f49f6e10e779f23a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1175e77cd86b61404de7a9a542973.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faecc83e2abb9766ed08135700efa74.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c023adacc43eed8a56a5083b277db10.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fa3125eb24b3b42d2a0d83d445f11.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b2946169819fbd961a2b1d04bc7a6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656774d30139709b629f83305016dcac.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1168,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>537865</v>
+        <v>543880</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>46.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>537872</v>
+        <v>543897</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>16.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>537902</v>
+        <v>543941</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>537919</v>
+        <v>543972</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>12.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>537926</v>
+        <v>543989</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>22.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>537933</v>
+        <v>543996</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>36.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>537971</v>
+        <v>544009</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>11.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>537995</v>
+        <v>544092</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>3.99</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>538015</v>
+        <v>544146</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>18.0</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>538022</v>
+        <v>544276</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>85.0</v>
+        <v>555.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>538169</v>
+        <v>544290</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>75.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>538190</v>
+        <v>544306</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>538206</v>
+        <v>544344</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>5.0</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>538244</v>
+        <v>544351</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>12.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>538251</v>
+        <v>544368</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>3.75</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>538282</v>
+        <v>544405</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F17" s="3">
-        <v>0.59</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>538312</v>
+        <v>544412</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F18" s="3">
-        <v>37.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>538329</v>
+        <v>544436</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3">
-        <v>208.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>538459</v>
+        <v>544443</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>538466</v>
+        <v>544467</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>18.5</v>
+        <v>288.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>