--- v0 (2026-01-01)
+++ v1 (2026-04-10)
@@ -14,182 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/01/2026 07:04</t>
-[...5 lines deleted...]
-    <t>Calculadoras</t>
+    <t>Lista gerada no: 10/04/2026 04:51</t>
+  </si>
+  <si>
+    <t>ACESSORIO PARA PATINETE S9 PARALAMA DIANTEIRO</t>
+  </si>
+  <si>
+    <t>Acess�rio para patinete</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>MODELADOR DE CACHOS ONIDA ON-058 BIVOLT</t>
+  </si>
+  <si>
+    <t>MODELADORES</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>ESCOVA ALISADORA ONIDA ON-486 SEM FIO</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>CARREGADOR MEGASTAR CH400 USB 2.1A TIPO C BIVOLT</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>CRONOMETRO EWTTO ET-K9325</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>EWTTO</t>
+  </si>
+  <si>
+    <t>CARREGADOR MEGASTAR CH650 USB 65W 2 USB C BIVOLT</t>
+  </si>
+  <si>
+    <t>CARREGADOR MEGASTAR CH500 USB TYPE C USB-C BIVOLT</t>
+  </si>
+  <si>
+    <t>CONTROLE LONGA DISTANCIA STETSOM SX1</t>
+  </si>
+  <si>
+    <t>Controles Longa Distancia</t>
+  </si>
+  <si>
+    <t>STETSOM</t>
+  </si>
+  <si>
+    <t>GRILL SANDWICHEIRA ELECTROBRAS EBGS-04 / 110V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>KIT DE CABELO MOREFITNESS MFS-791 / 2V</t>
+  </si>
+  <si>
+    <t>MORE FITNESS</t>
+  </si>
+  <si>
+    <t>BALAN�A DE BAGAGEM MEGASTAR BC-101 40KG</t>
+  </si>
+  <si>
+    <t>Balan�as de Bagagem</t>
+  </si>
+  <si>
+    <t>VENTILADOR STANLUX USSF-724 3 VELOCIDADES 110V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>CAMERA CORPORAL DE BOLSO ECOPOWER EP-C200 / WIFI / 5K</t>
+  </si>
+  <si>
+    <t>Cameras Esportivas</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>CALCULADORA ECOPOWER EP-C302 12D</t>
-[...74 lines deleted...]
-    <t>MICROFONE ECOPOWER EP-2115 SPEAKER / BLUETOOTH / FM</t>
+    <t>SPEAKER PARA PC ECOPOWER EP-K011 / LED RGB / GAMER SOUND 2.0</t>
+  </si>
+  <si>
+    <t>Speakers P/Pc</t>
+  </si>
+  <si>
+    <t>SPEAKER PARA PC ECOPOWER EP-K009 / LED RGB / GAMER SOUND 2.0</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR BRITANIA BUD04B 4.8L BIVOLT</t>
+  </si>
+  <si>
+    <t>Umidificadores</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR BRITANIA BUD05B 2.4L BIVOLT</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MARYLAN MR-100 WHITE 2L 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>MARYLAND</t>
+  </si>
+  <si>
+    <t>MICROFONE ECOPOWER EP-M306</t>
   </si>
   <si>
     <t>Microfones</t>
   </si>
   <si>
-    <t>ALISADOR ECOPOWER EP-3562 / 65W / 2V</t>
-[...17 lines deleted...]
-    <t>SATE</t>
+    <t>MICROFONE ECOPOWER EP-M305</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -212,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5033b51243160448bd56e60dba114e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e9daf54cb9ab6ae2308590ba6490.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1005712cec61a72dcb58e7ed1c6f43.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8c8a153a7aebd72ed2909433a7c96.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52788101df8191af9785428ec9b38708.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69c575a3e85929349d08b2a455f053.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95b9f96c420eb704354793475d1b30.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958d11caaa6cd3ee3924c6b09b744f5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557605026819bb0023ce0e2825a3006.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aa8cdbe4119a68b2ad27ebef82053.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d185df2245907587fc36b5c3fb76aca.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf43cc54d9b16c6788f9d3e30ec99e3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614a84f63d2d13ea53a04d8114f9e7b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3b306fd1b7586a033c444ea801cd6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e50a4dfcc1fc6bce900ef0b9e48110.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f5ede046eba4e9115e159435b9740.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f889d41fa1492e3e86e5cbd02b3b4d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ac033f2ebf0436c3acd493495943b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680dbc7429f335a6ce74cdaf99199c7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999bd6b3535702d93371f9ee7c3d7ee.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0086d8533e96aac15d1b5fa25521e0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc609c7d14e9ef47b6b61c81247f093.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfa7361f68b08414b480da15b237bd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3077b24cef221481886ed28ec2f748.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57205fa4c6a199e1ce7b77f07c095ab.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1190b67ce93c3e80ae7a979776e2fc2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f917f08d6ac3528a07df1c635421f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ef860e45e6debce931a59e34c6eb6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f41cac1941fd2e8be93bf844845078.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4c1e482b608c64753c9219980b602.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9418d081868cf60a8737666d4fa21.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942f055a05f8f7593c63aec0a8048e2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18401ab3c19b20bc77c420e9fadffc89.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a965f431592453ae09e12617f477f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcebf46d09fc1c38ed8c1480f8f0fa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae8cbbf5552fb4fb67ed0c9ae3d723.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bf3d387fc526764eafc24cfdefcd1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b88f541818561231817a976865bb8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2e711d2611556764ba44ab1aba72d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9749d495c8332f06257a5922c272597.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1123,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>537391</v>
+        <v>543187</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.85</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>537407</v>
+        <v>543255</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>3.3</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>537414</v>
+        <v>543279</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>1.9</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>537421</v>
+        <v>543293</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>3.5</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>537445</v>
+        <v>543330</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>9.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>537452</v>
+        <v>543354</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>6.0</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>537476</v>
+        <v>543361</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>16</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>17</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>2.5</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>537483</v>
+        <v>543392</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>6.0</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>537506</v>
+        <v>543422</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>15.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>537513</v>
+        <v>543682</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>13.5</v>
+        <v>9.85</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>537544</v>
+        <v>543828</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F12" s="3">
-        <v>12.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>537599</v>
+        <v>543835</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
         <v>13.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>537605</v>
+        <v>543842</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>5.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>537612</v>
+        <v>543859</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>537667</v>
+        <v>543866</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>537735</v>
+        <v>543880</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>6.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>537742</v>
+        <v>543897</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="F18" s="3">
-        <v>12.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>537766</v>
+        <v>543941</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>8.5</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>537780</v>
+        <v>543972</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F20" s="3">
-        <v>9.8</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>537858</v>
+        <v>543989</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="F21" s="3">
-        <v>41.0</v>
+        <v>10.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>