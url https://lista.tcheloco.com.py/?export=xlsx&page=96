--- v0 (2026-01-01)
+++ v1 (2026-04-08)
@@ -14,188 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/01/2026 09:00</t>
-[...5 lines deleted...]
-    <t>Secadores</t>
+    <t>Lista gerada no: 08/04/2026 05:06</t>
+  </si>
+  <si>
+    <t>RADIO MEGASTAR  CX-17 PRETO AM FM</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>CAFETEIRA MEGASTAR CAF02 DOLCE GUSTO / 220V / PRETO</t>
+  </si>
+  <si>
+    <t>Cafeteiras</t>
+  </si>
+  <si>
+    <t>CAFETEIRA MEGASTAR CAF02 DOLCE GUSTO SILVER / 220V</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-V102 BATERIA RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>DEPILADOR SKYSUPER PARA SOBRANCELHAS/AAAX1</t>
-[...2 lines deleted...]
-    <t>Depiladores</t>
+    <t>PILA 23A TOSHIBA COM 5 P�S</t>
+  </si>
+  <si>
+    <t>Pilhas Alcalinas</t>
+  </si>
+  <si>
+    <t>TOSHIBA</t>
+  </si>
+  <si>
+    <t>VENTILADOR LUO LU-F2267 METAL 5 PAS 220V (3)</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV ATV PRIME 4K ULTRA</t>
+  </si>
+  <si>
+    <t>Net</t>
+  </si>
+  <si>
+    <t>ATV</t>
+  </si>
+  <si>
+    <t>SPEAKER K101-K102 BLUETOOTH USB MICRO SD RADIO FM</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>KIT REFLETIVA PARA PATINETE S9 / 4 PE�AS</t>
+    <t>SPEAKER K99 BLUETOOTH USB RADIO FM AUXILIAR</t>
+  </si>
+  <si>
+    <t>SPEAKER JBK 1302 FM MICROFONE USB MICRO SD BLUETOOTH</t>
+  </si>
+  <si>
+    <t>JBK</t>
+  </si>
+  <si>
+    <t>SPEAKER K66 BLUETOOTH MICRO SD RADIO FM</t>
+  </si>
+  <si>
+    <t>SPEAKER RS-2036 BLUETOOTH USB MICRO SD RADIO FM</t>
+  </si>
+  <si>
+    <t>SPEAKER JBK 1301 RADIO FM MICROFONE USB MICRO SD BLUETOOTH</t>
+  </si>
+  <si>
+    <t>ESTABILIZADOR SATE ARM87 3 EIXOS</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>ACESSORIO PARA PATINETE S9 PARALAMA DIANTEIRO</t>
   </si>
   <si>
     <t>Acess�rio para patinete</t>
   </si>
   <si>
     <t>FOSTON</t>
   </si>
   <si>
-    <t>MAQUINA MORE FITNESS MF-038/COM FONTE/RECARREG�VEL/BIVOLT</t>
-[...86 lines deleted...]
-    <t>CALCULADORA ECOPOWER EP-C300 12D</t>
+    <t>MODELADOR DE CACHOS ONIDA ON-058 BIVOLT</t>
+  </si>
+  <si>
+    <t>MODELADORES</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>ESCOVA ALISADORA ONIDA ON-486 SEM FIO</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>CARREGADOR MEGASTAR CH400 USB 2.1A TIPO C BIVOLT</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>CRONOMETRO EWTTO ET-K9325</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>EWTTO</t>
+  </si>
+  <si>
+    <t>CARREGADOR MEGASTAR CH650 USB 65W 2 USB C BIVOLT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f8913e7feabcc26162c8171fba971.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ef25531144d18af0d64e98242601f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2032914396bf7576f857ce8511085d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922df0a1efe52ea1ae9f527b3af53385.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e91467ab044e477fa5e0a630306af.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de83e3b8af2eaa0f3cbe27b377b5190.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20008a6f9d5d5c7b6ca9dbd0fbe3e109.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2b78495da479a70d672c65c0d0ddb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e603fa43a53522a4dbd23d99c7ab2e8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd8caa01cda239253152d1f5edc9f3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123e057a442bf2a0b43e54ecfa95635.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86a2bcde476cb07cb21eb618bb0a82.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a907f1e74f7a698344b63ac7f14da.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be740847d684585b8ebb8a7b896de1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befd4eb5db720ac16b877f9792fbda2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1f5408317ac2762efa0bb3da3bd7a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c930bf8daf42bcb2e7b2733bafa199.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b614421acbf15b4711d56ba9e4736cf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ca0662c3c0ec25ea98d332cf81438.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f3b27d09fe2fbadb587e44e841e5f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b028ab7ff1b2810f4c1eea2c64778f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5504f0281d8845440fb8e7b0358f4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02e74902baad09af93d453fa8e0e3c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91935c5eec4dfe7384c1ef1efaee53c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1629a41a37d73a57a6ae8cf839bfe26.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747c2279037f47cc016fe49d9a70bd4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06af127377dca4147b0f9d12c48af80.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e3ed63b7edea9dee2ba59b07cde89.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e040355391ed88c203a5bc3db4b964.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359343b38728ab711e4a3e6db6143ca.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8040d87175f9861b586e3c50e6bdf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421c0e1e3bae9317ce9c0687f5b535e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2b045f396b849035a9473b515c47c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431606665b566b639a0f85675c19ba8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94c4ad5c2e5665694f245b64b1a62a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8b3fdcd51bef207ed13704b7b5609.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48883a4fa7a441267c59d842137fbb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6db3d21235f1a6c723a35914addf4b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9010ae49e80d0a3a4ce72e4b624c3c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd4f3ef237f0c2d0e8ebb03f3cb9b4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1129,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>536813</v>
+        <v>542364</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>12.5</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>536844</v>
+        <v>542371</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>7.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>536868</v>
+        <v>542388</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>14.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>536912</v>
+        <v>542432</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>536929</v>
+        <v>542807</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>9.0</v>
+        <v>2.36</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>536981</v>
+        <v>542838</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>56.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>537049</v>
+        <v>542951</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>9.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>537155</v>
+        <v>543040</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>25.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>537162</v>
+        <v>543057</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
         <v>26</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>8.0</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>537179</v>
+        <v>543064</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
         <v>29</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>537193</v>
+        <v>543071</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>16.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>537209</v>
+        <v>543088</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>17.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>537285</v>
+        <v>543101</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F14" s="3">
-        <v>13.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>537308</v>
+        <v>543156</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F15" s="3">
-        <v>6.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>537315</v>
+        <v>543187</v>
       </c>
       <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" t="s">
         <v>38</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>17.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>537322</v>
+        <v>543255</v>
       </c>
       <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" t="s">
         <v>40</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="F17" s="3">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>537353</v>
+        <v>543279</v>
       </c>
       <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
         <v>41</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>2.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>537360</v>
+        <v>543293</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>2.3</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>537377</v>
+        <v>543330</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>4.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>537384</v>
+        <v>543354</v>
       </c>
       <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>3.0</v>
+        <v>9.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>