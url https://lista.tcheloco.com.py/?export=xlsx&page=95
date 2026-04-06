--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -14,215 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/01/2026 08:55</t>
-[...5 lines deleted...]
-    <t>Sanduicheiras / Tostadores</t>
+    <t>Lista gerada no: 06/04/2026 12:40</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR SATE AROMA A-H6708 200ML</t>
+  </si>
+  <si>
+    <t>Umidificadores</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>BEBEDOURO MEGASTAR WA532 QUENTE/FRIO - PLC - 220V</t>
-[...2 lines deleted...]
-    <t>Bebedouros</t>
+    <t>UMIDIFICADOR SATE AROMA A-H6707 300ML</t>
+  </si>
+  <si>
+    <t>VENTILADOR MEGA STAR FAN30B PISO PAREDE  220V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
   </si>
   <si>
     <t>MEGASTAR</t>
   </si>
   <si>
-    <t>SPK ECOPOWER EP-S103     BLUETOOTH</t>
-[...2 lines deleted...]
-    <t>Speakers Pequenos</t>
+    <t>VENTILADOR MEGA STAR FAN26B PISO INDUSTRIAL 220V</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1963 BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>CONTROLE UNIVERSAL LCD-LED-TV SAMSUNG S2483</t>
-[...26 lines deleted...]
-    <t>Acess. para Moto</t>
+    <t>SPEAKER ECOPOWER EP-1965 BLUETOOTH MICROFONE AZUL-CELESTE</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-S201 BLUETOOTH</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA ECOPOWER AA EL-LR06 / 2 PCS</t>
+  </si>
+  <si>
+    <t>Pilhas Alcalinas</t>
+  </si>
+  <si>
+    <t>CLIMATIZADOR ELECTROBRAS FRESH AIR  220V</t>
+  </si>
+  <si>
+    <t>Climatiza��o</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>MIXER BRITANIA BMX355P 350W A�O INOX 110V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>MIXER BRITANIA BMX400P 400W 110V</t>
+  </si>
+  <si>
+    <t>PIPOQUEIRA BRITANIA BPI01VI RED / 110V</t>
+  </si>
+  <si>
+    <t>Pipoqueira</t>
+  </si>
+  <si>
+    <t>GRILL BRITANIA PRESS BGR271 / 220V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BRITANIA BCH02PI / INOX / 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1965 BLUETOOTH MICROFONE ROSA</t>
+  </si>
+  <si>
+    <t>FONTE NOTEBOOK INOVA BLG-CAR0008 120W BIVOLT</t>
+  </si>
+  <si>
+    <t>Carregadores P/Notebook</t>
   </si>
   <si>
     <t>INOVA</t>
   </si>
   <si>
-    <t>INVERSOR TUCANO   24V PARA 110V/500W/SG</t>
-[...56 lines deleted...]
-    <t>PLACA INFRARROJA ECOPOWER EP-3075 / 220V</t>
+    <t>FRIGIDEIRA WINNINGSTAR ST-5201 28CM</t>
+  </si>
+  <si>
+    <t>Panelas e frigideiras</t>
+  </si>
+  <si>
+    <t>WINNINGSTAR</t>
+  </si>
+  <si>
+    <t>FRIGIDEIRA WINNINGSTAR ST-5202 30CM COM TAMPA</t>
+  </si>
+  <si>
+    <t>FOGAO A GAS WINNINGSTAR 2 BOCAS  ST-9659</t>
   </si>
   <si>
     <t>Fogoes</t>
   </si>
   <si>
-    <t>TV 43" SMART LED  SKYWORTH 43E550G GOOGLE TV WI-FI DIGITAL</t>
-[...17 lines deleted...]
-    <t>Termica</t>
+    <t>RELOGIO XIAOMI REDMI WATCH 5 ACTIVE M2351 / PRETO</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001de1e6d2b4b4fb1ac8e72921474d54.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f8e7f0d8bdf78ca569172df13faa4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa68069c49b54ea28d99df6eb8c0ce7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d988ce4a7cf4a6d08c5e2a3afb438.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0a427ac07b2ecff7ada231e74d7d4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b57568e2ad5a7b181eea86aad77fd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397c2b847c7f6a204f747d91c2a56dc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1f05bfe01e715ecea62e707c37d57.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d535116c7b870faaeddcad3e1402d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cda6d4d6eac5d0955d8f8c62a6e18.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaf91215042b5790b96aac8ea6263a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0cd07bf3a62c01a0f698f51ece304.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579727f8948501fb72d76a183f9e86a0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c839f8d15f353faedd10d2ebcbc13.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88221ad7d3a35b625b3f4c5fb37298f0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d627e127a9da0519de2b2910252aa.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a35a868753959f774e251ee16d739.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc35175eb448b8c1a03a4833b3c004d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202624c549f11fd4957009834b4e872f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef247f4e6f166c6b547e9e76500585dd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4c5aef96ae3946dd86fcb7c388efd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5040765d6a8d1cf7a63f6a369cd467d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b1c33fa827e6139fffb6bd777d0c0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c32de31cb1b7461b86410abbff3d8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b3591eaad046f783363aa637110f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067d04db3382139ed0b32eb54840728.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e38ccc1fd17495af909613f5fa55d1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38279f7147e3bd375fdf08bc0e4fc9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f33dd7ea3618196f82953ab50337dd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a3ac96b579261d806e0c40fae4927.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4f9cc38d4c41f63fc15c1fb142f9b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7a7aad89b2f954331793d5291d653.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0d2de9403f7aac598daac1bb0a464.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2d795ee3100f2a37dde55486d1f56.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2856101166d12e81e5488d5d4ca603.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce613df320d976147b49590c746d344a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa700c3838cac522eb9ba0b748e2d03.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabacdee7d79f3b9931f07e67e801482.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05c5a99c20184c9416e829a282c3ab.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83779d243043a5ff7ced5c04a0eb5478.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>536196</v>
+        <v>541565</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>536233</v>
+        <v>541572</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>85.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>536363</v>
+        <v>541589</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>13.0</v>
+        <v>73.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>536400</v>
+        <v>541596</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>2.0</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>536448</v>
+        <v>541619</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>4.8</v>
+        <v>138.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>536479</v>
+        <v>541626</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>2.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>536486</v>
+        <v>541633</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>4.5</v>
+        <v>278.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>536493</v>
+        <v>541640</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>27.0</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>536509</v>
+        <v>541657</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>27.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>536516</v>
+        <v>541671</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>27.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>536523</v>
+        <v>541688</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>16.9</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>536554</v>
+        <v>541701</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>24.9</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>536585</v>
+        <v>541725</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>11.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>536608</v>
+        <v>541732</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="F15" s="3">
-        <v>24.7</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>536646</v>
+        <v>541817</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F16" s="3">
-        <v>142.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>536677</v>
+        <v>541848</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>27.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>536738</v>
+        <v>541855</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>100.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>536783</v>
+        <v>541862</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F19" s="3">
-        <v>170.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>536790</v>
+        <v>541930</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F20" s="3">
-        <v>13.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>536806</v>
+        <v>541992</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>14.0</v>
+        <v>28.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>