--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -34,186 +34,186 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/01/2026 10:31</t>
-[...2 lines deleted...]
-    <t>TESOURA DE PODA WADFOW  WJFP1504</t>
+    <t>Lista gerada no: 06/04/2026 10:50</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-S723 BLUETOOTH 2V</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>GELADEIRA 8.0L 12V 220V XO-CZ015</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>PASSA ROUPA NO CABID XO-CF3 / 1500W / 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>XO</t>
+  </si>
+  <si>
+    <t>LED PARA BOMBA DE MATE TERERE</t>
+  </si>
+  <si>
+    <t>Termica</t>
+  </si>
+  <si>
+    <t>FORNO BRITANIA BFE49 / 49L / 220V</t>
+  </si>
+  <si>
+    <t>Fornos eletrico</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>MONITOR HYE 15.6" LED HY16BLM HDMI VGA</t>
+  </si>
+  <si>
+    <t>Monitores</t>
+  </si>
+  <si>
+    <t>HYUNDAI</t>
+  </si>
+  <si>
+    <t>MONITOR HYE 32" CURVO HY32VIEX165</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>RELOGIO BIOMETRICO SATE A-FA33</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CAMERA IP BAK BK-9100 2MP 3 ANTENAS YI IOT</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>ASPIRADOR SATE PORTATIL A-CV1103W</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>MULTIMIDIA VOYAGER TOYOTA PRADO 2010 GPS TV DIGITAL</t>
+  </si>
+  <si>
+    <t>Multimidias</t>
+  </si>
+  <si>
+    <t>VOYAGER</t>
+  </si>
+  <si>
+    <t>MULTIMIDIA VOYAGER KIA SPORTAGE 2010 14</t>
+  </si>
+  <si>
+    <t>MULTIMIDIA VOYAGER HYUNDAI IX-35 2010 15</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA + CUIA ECOPOWER EP-G114  / 1300ML</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA ECOPOWER EP-G048 1000ML</t>
+  </si>
+  <si>
+    <t>LIXADEIRA TOTAL TF1301826 220V</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
-    <t>WADFOW</t>
-[...58 lines deleted...]
-  <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>SPEAKER SAMSUNG TOWER MXST50B/USB/BLT/BATER.</t>
-[...62 lines deleted...]
-    <t>BAOFENG</t>
+    <t>LIXEIRA SMART SATE A-JA615 12L</t>
+  </si>
+  <si>
+    <t>LIXEIRA SMART SATE A-JA616 16L</t>
+  </si>
+  <si>
+    <t>RADIO CAR PIONEER FH-S725BT 2DIN BLUETOOTH ANDROID SPOTIFY</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>PIONEER</t>
+  </si>
+  <si>
+    <t>SPEAKER JBL GO-4 BLUETOOTH BLACK</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
+  </si>
+  <si>
+    <t>JBL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a3e03739dd07e84369025bdd48f2e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2bd41849beb146ffe440b262167d4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46cbd33777fb1a01582a70dca9dc33.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d0f997271f0050cc8e950a6fd96a7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fd15937a96148527141ba6622f05f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fcc1672b9c802daafa6009864725b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab87d7fa39750445500d4e12307a36b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3590cc07b43d53d62bdf68cab5c76ba.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8858b9a03b9c31c04d0a96a6563a9cd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e27bffb49494ab8e936bdc34fda29.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece3fe813d7f40a433bca87ee5a0cac.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2dc97b21459a3255b6b1ce011e810.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28995f1d0a68efc23b6b8ad4bb5538e5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999f5ed6f280357eca9e5d0cdfb34ae.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ffc25cdcbd860b11bcbb35a06fd88.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9806b466cfb045e62d0551168d8ce0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d6c8bd3f75fedbe5b883417a9e7e2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c309b017132ad4e609d5af6182548c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8137edbdad39e437938e31336fecbb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55a0dea9b9a5140b3ad98146a9d8de.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745ae740be95d4661c2d5c2de9038cf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa7bba528f3063d35723238dd6d4ff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83faf387f6b0d4a65b9780def90bd1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae71db9f632cbc26e1c3c1ee9f3b41.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85cb23ea9ab9a87c84550c50860e5c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18625e68b3aa84845a78a3c34ddb21f1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be045383ee692bb8f8f1c1e625bb1a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94184d88b13fad2071df69e408d825.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f721b6df0ccc36e851f86f9ed98fe7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7073667288d80f38bf65e755d2c5419.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871c3d3fa0b853c320475a7cb213e57.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a65bff89bd8ed8e593951a189ab6ad.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83b49353fe46e2d3d962ba8e174f49.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f89a8aa60ff4b0d5bc389a1cef44c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a074c413cf917b33987243d8179b5ee.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cfc658ee7abc1d030c59860963b4d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ddee191f06e24e740bde27cea5c43.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54475ff2ac80485457f68a86858e06e4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3a829bfba71dee85288bd239cf6a4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15394eabb607a570f1eabcc74b01a55b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>533829</v>
+        <v>539708</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>28.0</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>533898</v>
+        <v>539715</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>55.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>533911</v>
+        <v>539920</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>32.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>533980</v>
+        <v>539937</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>22.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>533997</v>
+        <v>539975</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>25.0</v>
+        <v>78.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>534093</v>
+        <v>539982</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>24.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>534116</v>
+        <v>539999</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>18.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>534123</v>
+        <v>540087</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>5.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>534147</v>
+        <v>540131</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>534161</v>
+        <v>540148</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>250.0</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>534192</v>
+        <v>540162</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>6.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>534208</v>
+        <v>540179</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>24.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>534291</v>
+        <v>540186</v>
       </c>
       <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>63.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>534314</v>
+        <v>540230</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>59.5</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>534338</v>
+        <v>540254</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>534383</v>
+        <v>540322</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>1.3</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>534475</v>
+        <v>540346</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="F18" s="3">
-        <v>26.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>534543</v>
+        <v>540353</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
-        <v>55.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>534550</v>
+        <v>540391</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20" t="s">
         <v>47</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>208.0</v>
+        <v>145.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>534628</v>
+        <v>540407</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>26.0</v>
+        <v>33.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>