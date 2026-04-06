--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -14,203 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/01/2026 06:48</t>
-[...47 lines deleted...]
-    <t>KIT DE FERRAMENTAS AIWA 030 / 40 PCS</t>
+    <t>Lista gerada no: 06/04/2026 07:15</t>
+  </si>
+  <si>
+    <t>CALCULADORA ECOPOWER EP-C307 12D</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CALCULADORA ECOPOWER EP-C300 12D</t>
+  </si>
+  <si>
+    <t>CALCULADORA ECOPOWER EP-C301 12D</t>
+  </si>
+  <si>
+    <t>CALCULADORA ECOPOWER EP-C302 12D</t>
+  </si>
+  <si>
+    <t>CALCULADORA ECOPOWER EP-C303 12D</t>
+  </si>
+  <si>
+    <t>TECLADO+MOUSE SEM FIO+MOUSEPAD ECOOWER EP-K002/ESPANHOL</t>
+  </si>
+  <si>
+    <t>Teclados</t>
+  </si>
+  <si>
+    <t>TECLADO+MOUSE SEM FIO+MOUSEPAD ECOOWER EP-K003</t>
+  </si>
+  <si>
+    <t>TECLADO  ECOPOWER EP-K004  ESPANHOL</t>
+  </si>
+  <si>
+    <t>MOUSE ECOPOWER EP-K005 SEM FIO</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>MOUSE ECOPOWER EP-K006 COM FIO</t>
+  </si>
+  <si>
+    <t>MOUSE ECOPOWER EP-K007 COM FIO GAMER</t>
+  </si>
+  <si>
+    <t>MOUSEPAD ECOPOWER EP-K008</t>
+  </si>
+  <si>
+    <t>TOSTADOR RAF R.265/4-PAES/220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>PROCESSADOR RAF R.7035/1000W/220V</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-7012 BT/ MICRO SD/USB/7"</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2112/USB/MICRO SD/BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
+  </si>
+  <si>
+    <t>KIT DE CHAVE DE FENDA WADFOW WSS1B10 / 10 PCS</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
-    <t>AIWA</t>
-[...77 lines deleted...]
-    <t>LUMA BELLA</t>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS - CHAVE FENDA WADFOW WSS1416 / 16P</t>
+  </si>
+  <si>
+    <t>ESCOVA ONIDA ON-384/3X1/DIGITAL/BIVOLT</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>ESCOVA ONIDA ON-381/2X1/BIVOLT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a44db1023554f0b3f68595b966b7fb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574facfbf6aae7e9dff4e9fcfd8698ae.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d357ad5bb0965bd6668e85fb350a4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341d2fc3dee899ca8187c16fa1a6809.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba47fda3904eb6dabea5ae4458641d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6030c4ddf526ef2bb78dad71b9ecd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e34211876d53ac85d64938fa520a4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f3107a222d1c8a1497d4f2763ba91.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a2e23fee45a9381c453a5b7d7a148.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99898f2ff37b6c76ac587259ae0e2a43.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e97c786a3ec2b595673e037713c89b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1624a0ea7daf1d1dbea3b3793de44c5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c952fc942894fe4e26e58d03f1747.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74da59360302edc300fd3609d057441.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1707fe6d2fa33125797e6f040b53114.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30ad79a0a09bb73444d47bf9573bca.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca310ecb674536414bb10147b92601e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a1ff4a4001187b36cd0de62cb797.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cf58109a4ecaaf24afd01fdbccad9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27f536415b48b757dda3bd7b6e1b8b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd272377504eb883e156146267450a1d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8991c356ea72fe35188aa444bd7771f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bee8cc8ddbf8c3a44fd661ce3f651.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81d5d658a3be57790f94efe74e4486.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9ad4db8c7d78a2f9f82b934f9c684.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeb162c956cb55d229fed106c41a88.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e4a87d1ccc7b27f0f568fc476cd26.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271e3ce0329aa7ba04c759c15fa601a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dd9d7fc449d2ed0bdfbc8ce9ad8a4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdb6455e356eee8401e5cdef31b5df.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88674ee58710e705e6ef60a3a6b3044a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf464cc8828f4fc3b1510a8b40313c86.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f53eadae979749ffd3e8a1974f541a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581f8e2236c3bf147863bbe4390dca9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ef3f552430b7e589ec686d97abbdc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264b75eaeb48a995fda95ee999eb22c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3fe764ba80e461d7ac7b27fcf52d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc632927a576b4708db14996944f788.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f44b0d6651f958f04c47f1424ca3e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5785426f4f235308b9f427ba771080.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>531269</v>
+        <v>537377</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>8.0</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>531320</v>
+        <v>537384</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>18.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>531382</v>
+        <v>537391</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>8.9</v>
+        <v>3.85</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>531627</v>
+        <v>537407</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>10.5</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>531672</v>
+        <v>537414</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>5.0</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>531689</v>
+        <v>537438</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>5.0</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>531696</v>
+        <v>537445</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>531771</v>
+        <v>537452</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>5.5</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>531788</v>
+        <v>537469</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>5.5</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>531870</v>
+        <v>537476</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>59.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>531887</v>
+        <v>537483</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>21.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>531917</v>
+        <v>537490</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>15.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>531948</v>
+        <v>537506</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>39.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>532006</v>
+        <v>537513</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>28.0</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>532082</v>
+        <v>537575</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>69.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>532150</v>
+        <v>537599</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>5.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>532167</v>
+        <v>537605</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>83.5</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>532235</v>
+        <v>537612</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="F19" s="3">
-        <v>13.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>532266</v>
+        <v>537650</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F20" s="3">
-        <v>62.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>532280</v>
+        <v>537667</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="F21" s="3">
-        <v>4.5</v>
+        <v>12.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>