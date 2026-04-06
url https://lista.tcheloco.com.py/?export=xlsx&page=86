--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -14,197 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/01/2026 04:48</t>
-[...23 lines deleted...]
-    <t>Cuidados pessoais</t>
+    <t>Lista gerada no: 06/04/2026 05:41</t>
+  </si>
+  <si>
+    <t>RADIO PX TKS TK-1900UHF 400/490MHZ 45WTS</t>
+  </si>
+  <si>
+    <t>Radios PX</t>
+  </si>
+  <si>
+    <t>TKS</t>
+  </si>
+  <si>
+    <t>BARBEADOR PHILIPS ONEBLADE QP-2824 SECO/MOLHADO</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>FLAT BALL DISC BOLA TRANSFORMER</t>
+  </si>
+  <si>
+    <t>Infantil</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>PLACA INFRAVERMELHA TUCANO TC-3500 / 110V</t>
-[...26 lines deleted...]
-    <t>Secadores</t>
+    <t>SPEAKER ECOPOWER EP-2368  USB/TF/BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>CELULAR IPRO F188S 3G / 4G / SOS / PRETO</t>
-[...62 lines deleted...]
-    <t>TABLET LUO S12 ULTRA 64GB 4-RAM CAPA BLUETOOTH</t>
+    <t>CARREGADOR  G WIRELESS SPEAKER BLT ABAJU BT2301</t>
+  </si>
+  <si>
+    <t>BLU JOY J0190LL DUAL 4G/PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Blu</t>
+  </si>
+  <si>
+    <t>BLU</t>
+  </si>
+  <si>
+    <t>CELULAR BLU ZOEY FLEX 1.8 Z132 / DUAL SIM / PRETO</t>
+  </si>
+  <si>
+    <t>ALISADOR MONDIAL P-15 TUORM CERAMIC BIVOLT</t>
+  </si>
+  <si>
+    <t>Alisadores</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MONDIAL PRATIC POWER L-97-W/550W/2.2L/220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>ESCOVA EL�TRICA PROSPER P-5900 220V ROSE</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>ESCOVA EL�TRICA PROSPER P-5900 110V ROSE</t>
+  </si>
+  <si>
+    <t>CABO USB XIAOMI CTL01ZMC / TIPO C - LIGHTNING</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CELULAR HUAWEI Y7A PPA-LX3 4G/64GB PRETO</t>
+  </si>
+  <si>
+    <t>Celulares</t>
+  </si>
+  <si>
+    <t>HUAWEI</t>
+  </si>
+  <si>
+    <t>C�MERA H�BRIDA INTELIGENTE DE 2 MP COM LUZ COLORVU E TURRETE FIXO TIPO BALA</t>
+  </si>
+  <si>
+    <t>C�meras de Seguran�a</t>
+  </si>
+  <si>
+    <t>HIKVISION</t>
+  </si>
+  <si>
+    <t>MULTIPROCESSADOR ECOPOWER EP-3100 / 2L / 220V</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>FITA M�TRICA 16.0MMX3M WADFOW WMT1210</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>FITA METRICA 16.0MMX3M WADFOW WMT4310</t>
+  </si>
+  <si>
+    <t>FITA M�TRICA 19MMX5M WADFOW WMT4320</t>
+  </si>
+  <si>
+    <t>KIT FER. TOLSEN MALETA 119PCS   85350</t>
+  </si>
+  <si>
+    <t>TOLSEN</t>
+  </si>
+  <si>
+    <t>SOPRADOR T�RMICO TOTAL UB20036 / 2000W / 110V</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a44bc5d1b5518115f9c1c39ff3b9bb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ac8083c9fd8289f93c7d923f9c602.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860e6aaa71d021c7894dc5342ee97a1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2016ec2639e37cd8a480dda95d2d99.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468d2be3570fd1447434e356a8acc1d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf4beabe7b860da144bf9f83ad74b4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772a4243a731c80b46df7b44332c203.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3de935c2bc6c0cc30ded68f7f9c26.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8bceb696c990eef38c5db5ea772f8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a377ea832035c29dbd08d959a9c5f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba97a118cfbf83c19cca45f6feb77f1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72026517e561e4a7e8f6e86be8943dd5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3f0df2d7fe755d58cb4c5dd7d42da.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd443fdee1801da43a97f5c734b3394e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a8e3171210fda78afe2aa7dbd42f6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737530d853c99f4171b8cdf6af601247.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171c9bcf905f8479d335449f6a8ba7d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d2fd37ff661cc88c357ba7b718f31.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e0959a596447734cbf25fc07793ef.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae15424c83ff7ee635542d1c3a52f76.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d196769945046ad468f6191a6f9d8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808da1852fc7b4b2ac1468367312bc23.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca67eb06225fba5b51592e62ec30b5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f2b816d088ba4c60e5e0a657d8bf2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf18284319879f9715fc9bdd073836.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6b605a848e2dfe1cf5cb24b629b81.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a160607dd005b99fd7c358d91d44cda.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3633b3d593e2f9d607716501b0c1547.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b341bf625f6e98a729d609d25d337.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cf8bc259b7bf02ba61d1e5a2559e9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e55c2416a33df72e3d2cbb871666ce.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b21ed5b1258e14764a1e7c896d21c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f481ad725472b8b39a026faa49f147.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198be1a18535f61396ba797891337f1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb76461c5cebff677a760b65b96ce8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0630b18581a4435bbb272ad85890940.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f358ce95089be5600ce2a7ab7b0f484.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e2ad404030a8b9f4c53fea540eeba.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab44684fe37e57787a4bc4d1a74af4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a13bef3a3fe722ed446ab143d0419.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>529310</v>
+        <v>534703</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>8.3</v>
+        <v>143.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>529334</v>
+        <v>534796</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>10.75</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>529358</v>
+        <v>534826</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>23.0</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>529372</v>
+        <v>534864</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>20.75</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>529389</v>
+        <v>535052</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>23.0</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>529396</v>
+        <v>535113</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>22.75</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>529402</v>
+        <v>535137</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>40.0</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>529440</v>
+        <v>535151</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>24.5</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>529549</v>
+        <v>535168</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>12.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>529563</v>
+        <v>535175</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>21.9</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>529587</v>
+        <v>535182</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
         <v>30</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>11.9</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>529716</v>
+        <v>535212</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>11.5</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>529846</v>
+        <v>535236</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>18.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>529914</v>
+        <v>535250</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>15.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>529921</v>
+        <v>535304</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>62.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>529952</v>
+        <v>535472</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="F17" s="3">
-        <v>14.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>529969</v>
+        <v>535489</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>14.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>529976</v>
+        <v>535502</v>
       </c>
       <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
         <v>45</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>46</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>19.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>529990</v>
+        <v>535564</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F20" s="3">
-        <v>62.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>530002</v>
+        <v>535588</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>62.0</v>
+        <v>19.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>