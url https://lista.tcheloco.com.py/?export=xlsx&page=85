--- v0 (2026-01-01)
+++ v1 (2026-04-02)
@@ -14,188 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/01/2026 02:56</t>
-[...20 lines deleted...]
-    <t>Cabos USB</t>
+    <t>Lista gerada no: 02/04/2026 14:01</t>
+  </si>
+  <si>
+    <t>FORNO LUMA BELLA 2X1 LB-60003 30L 220V</t>
+  </si>
+  <si>
+    <t>Fornos eletrico</t>
+  </si>
+  <si>
+    <t>LUMA BELLA</t>
+  </si>
+  <si>
+    <t>CABO AUDIO/VIDEO 1M</t>
+  </si>
+  <si>
+    <t>DVD"S</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>LAMPA LED UFO 18W OVINI  /E27/</t>
+  </si>
+  <si>
+    <t>Lampadas E27</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>CABO USB ECOPOWER/6024/V8/2A/1mtr.</t>
-[...2 lines deleted...]
-    <t>CHAVE DE TESTE WADFOW  WTP1904 / AC100-500V</t>
+    <t>LAMPARA LED UFO 24W OVINI  /E27/</t>
+  </si>
+  <si>
+    <t>SPEAKER INOVA RAD-0021 BAT.REC.MIC/FIO BLUTH</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>INOVA</t>
+  </si>
+  <si>
+    <t>ESTA��O DE CARREGAMENTO  XIAOMI MI ROBOT MOP 2 ULTRA</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>TELEFONE UNIDEN S/FIO/SEC D1680 110V</t>
+  </si>
+  <si>
+    <t>Telefones S/Fio</t>
+  </si>
+  <si>
+    <t>UNIDEN</t>
+  </si>
+  <si>
+    <t>TELEFONE UNIDEN S/FIO/    D1660-2 FONES  /110V</t>
+  </si>
+  <si>
+    <t>TESOURA DE PODA WADFOW  WJFP1504</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
     <t>WADFOW</t>
   </si>
   <si>
-    <t>BOMBA DE ENCHER PNEU WADFOW WPP2510 / MULTIUSO</t>
-[...8 lines deleted...]
-    <t>Filtro de Linha</t>
+    <t>SPEAKER ECOPOWER EP-1960 BLUT</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-V005</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>PASSADEIRA A VAPOR MEGA STAR PA210 / 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
   </si>
   <si>
     <t>MEGASTAR</t>
   </si>
   <si>
-    <t>PULVERIZADOR WADFOW WRS1815 1.5L</t>
-[...5 lines deleted...]
-    <t>COOKTOP PLACA DE COZIMENTO DE 2 QUEIMADORES INFRAVERMELHOS + 2 A GAS / MEGASTAR</t>
+    <t>PLACA INFRARROJA MOX-KIC03 2200W 110V</t>
   </si>
   <si>
     <t>Fogoes</t>
   </si>
   <si>
-    <t>KIT DE FERRAMENTA TOLSEN MALETA DE 89PCS 85352</t>
-[...50 lines deleted...]
-    <t>Fone sem fio</t>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL STAGE 82 CAR SUBWOOFERS 8" 800W /200WRM</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>PARLANTE NAKAMICHI NSE1058 4" 260W DE 2 VIAS (40W RMS)</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>LED RGB 8M ECOPOWER EP-8142</t>
+  </si>
+  <si>
+    <t>Fitas Led</t>
+  </si>
+  <si>
+    <t>MICROFONE COM FIO ECOPOWER EP-M303</t>
+  </si>
+  <si>
+    <t>Microfones</t>
+  </si>
+  <si>
+    <t>MICROFONE SEM FIO ECOPOWER EP-M301</t>
+  </si>
+  <si>
+    <t>PARAFUZADEIRA INGCO 228120 110V</t>
+  </si>
+  <si>
+    <t>INGCO</t>
+  </si>
+  <si>
+    <t>FURADEIRA INGCO SEM FIO 228180 / 110V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59151a67dc9f810056f53086d70dbd7e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9a28b8b7be8deea1f5a007b1adc7b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d88e85102621defeb66b85a2734f3b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c09a89f24fcfdeb3c2898b5f1f5ee.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee9bb7a6f9ec93d0f5904c1c4e84df.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83528821848ea9d178374a7d5d1d10.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adad5bae35fe56e8bf28025c2d76014.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f12b2a0423071fe3e416f6b042dc4b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b0095a01b2dc1da303f1d2894d6d6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbbc4bb168302807ee08efa6cf8ab7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fb3ee5964044d1da428d14d55a9e2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0da7a36f7f165a8f7b28938a922d1b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a32c91dc168adc4308c364b6ba016.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29737bc350cd83d09b8cab634f322fd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf370af735bc9c763746d5fe59831cd1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415f6c0201b898a303b1b939aa0512b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4f94d147cfcd7e7f4f5eea530aa6e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d908aa578d5304101505ad07189ff1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a557a16585dff4e19da70e25abbcc6e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5398c70c2c6f4cc643f229bb7dca207.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a6b9bfb7de42688d6dfe8a261fe1a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8825477fa72574c7f4185497fe09b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba074a2885cc5209237ae80cd08c700.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40c0612b40457cc4e9b8a38ffc43f3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191c2420b1113857b4b7a1f1d61db10.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d177d54d7f1020a44fa3d69599c5d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495355da93d29cc28ca0416e77a9df7d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07578726eca30f103805ed22d2a785de.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248979ee8d3a2125fa79d0cdecc53b4e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55166a06f11284a079675dd7a45915c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105e00a1ff4b26ae75fd39b06ce6f4b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c875d6a79bf817e436e4a49a54976.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9a3ca6394067091726ca51397c770.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86844f5515687b42670bfecfd3621d2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11db52e6b04ef746c92cfac2d788ab1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448c0604e5d3923999d47b665d980c7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456fcee97f6d1c13273eb0e5f110500.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df112a5872596736b8d808fc372c66f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5075e47b7fad0655982a1708969c3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11fdb9df1722e1d7139222398c344f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1129,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="94.263" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>528764</v>
+        <v>533478</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>16.0</v>
+        <v>57.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>528771</v>
+        <v>533645</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>18.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>528931</v>
+        <v>533652</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>0.8</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>528948</v>
+        <v>533669</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>0.8</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>529013</v>
+        <v>533690</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>0.75</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>529020</v>
+        <v>533737</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>9.0</v>
+        <v>123.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>529037</v>
+        <v>533751</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>5.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>529044</v>
+        <v>533768</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>3.75</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>529051</v>
+        <v>533829</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>5.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>529075</v>
+        <v>533898</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>23.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>529150</v>
+        <v>533911</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>196.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>529167</v>
+        <v>533980</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>43.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>529181</v>
+        <v>534093</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>15.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>529228</v>
+        <v>534109</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>16.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>529235</v>
+        <v>534116</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>19.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>529242</v>
+        <v>534123</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>21.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>529266</v>
+        <v>534192</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>29.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>529280</v>
+        <v>534208</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>10.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>529297</v>
+        <v>534291</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>12.8</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>529303</v>
+        <v>534314</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>8.3</v>
+        <v>59.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>