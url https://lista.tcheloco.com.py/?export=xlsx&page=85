--- v1 (2026-04-02)
+++ v2 (2026-04-06)
@@ -14,209 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/04/2026 14:01</t>
-[...14 lines deleted...]
-    <t>DVD"S</t>
+    <t>Lista gerada no: 06/04/2026 05:41</t>
+  </si>
+  <si>
+    <t>ESTA��O DE CARREGAMENTO  XIAOMI MI ROBOT MOP 2 ULTRA</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>TELEFONE UNIDEN S/FIO/SEC D1680 110V</t>
+  </si>
+  <si>
+    <t>Telefones S/Fio</t>
+  </si>
+  <si>
+    <t>UNIDEN</t>
+  </si>
+  <si>
+    <t>TELEFONE UNIDEN S/FIO/    D1660-2 FONES  /110V</t>
+  </si>
+  <si>
+    <t>TESOURA DE PODA WADFOW  WJFP1504</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1960 BLUT</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-V005</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>PASSADEIRA A VAPOR MEGA STAR PA210 / 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>PLACA INFRARROJA MOX-KIC03 2200W 110V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL STAGE 82 CAR SUBWOOFERS 8" 800W /200WRM</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>PARLANTE NAKAMICHI NSE1058 4" 260W DE 2 VIAS (40W RMS)</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>LED RGB 8M ECOPOWER EP-8142</t>
+  </si>
+  <si>
+    <t>Fitas Led</t>
+  </si>
+  <si>
+    <t>MICROFONE COM FIO ECOPOWER EP-M303</t>
+  </si>
+  <si>
+    <t>Microfones</t>
+  </si>
+  <si>
+    <t>MICROFONE SEM FIO ECOPOWER EP-M301</t>
+  </si>
+  <si>
+    <t>PARAFUZADEIRA INGCO 228120 110V</t>
+  </si>
+  <si>
+    <t>INGCO</t>
+  </si>
+  <si>
+    <t>FURADEIRA INGCO SEM FIO 228180 / 110V</t>
+  </si>
+  <si>
+    <t>FITA METRICA INGCO HSMT08519 / 5MTS</t>
+  </si>
+  <si>
+    <t>DISCO PARA MADEIRA DIGITRON 4'' / 20.0MM / 30/40</t>
+  </si>
+  <si>
+    <t>DIGITRON</t>
+  </si>
+  <si>
+    <t>LAVA ROUPAS PORTATIL 12 LITROS 110/220V.</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>LAMPA LED UFO 18W OVINI  /E27/</t>
-[...116 lines deleted...]
-    <t>FURADEIRA INGCO SEM FIO 228180 / 110V</t>
+    <t>PLACA INFRARROJA ELECTROBR EBVC-31 / 110V</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>TALK BAOFENG UV-6R DUALBAND VHF/UHF   2V</t>
+  </si>
+  <si>
+    <t>Radios PX</t>
+  </si>
+  <si>
+    <t>BAOFENG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a6b9bfb7de42688d6dfe8a261fe1a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8825477fa72574c7f4185497fe09b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba074a2885cc5209237ae80cd08c700.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40c0612b40457cc4e9b8a38ffc43f3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191c2420b1113857b4b7a1f1d61db10.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d177d54d7f1020a44fa3d69599c5d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495355da93d29cc28ca0416e77a9df7d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07578726eca30f103805ed22d2a785de.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248979ee8d3a2125fa79d0cdecc53b4e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55166a06f11284a079675dd7a45915c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105e00a1ff4b26ae75fd39b06ce6f4b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c875d6a79bf817e436e4a49a54976.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9a3ca6394067091726ca51397c770.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86844f5515687b42670bfecfd3621d2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11db52e6b04ef746c92cfac2d788ab1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448c0604e5d3923999d47b665d980c7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456fcee97f6d1c13273eb0e5f110500.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df112a5872596736b8d808fc372c66f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5075e47b7fad0655982a1708969c3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11fdb9df1722e1d7139222398c344f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be39c95b7616fedfe453d8974824f16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb35d3a02a5c930d3113d77c8b6afe9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05338535d62a101f9fcff595e35c3d6a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d0cba97389879b7642b211c84bb04.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96ff767570fc36892a3591a6d4add0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3459dc0a712346604d2e194a87209.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f9191bab5ec0340784e0bbd1103da.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cc9cb4ddb1ff2903653973aa29b83.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06d74e4db659e1dd076ba5c8018986.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddee1606bf785bb2098394386abbf3b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c478d3c5173bda9189df90100bd53c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1daf4253f8db7029011b7dd6aea1d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8228bc41945a1900317122a5abadd0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2353ac10e62639bc94e89782e2f4b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a1e16109590c9adcf6060b5cb27a6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ab09c81ae31c738d04888b3cf9cd2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db162d6b8cfec9cb523958799729e1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94f48830bc6a388a7e4600610b523a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ba6249fcb6c830cb3c8b8cb28f7d6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b84f94e889b909beb9341f7eb35687.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1151,416 +1148,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>533478</v>
+        <v>533737</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>57.5</v>
+        <v>123.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>533645</v>
+        <v>533751</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>533652</v>
+        <v>533768</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>5.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>533669</v>
+        <v>533829</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>5.5</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>533690</v>
+        <v>533898</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>17.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>533737</v>
+        <v>533911</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>123.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>533751</v>
+        <v>533980</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>17.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>533768</v>
+        <v>534093</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>19.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>533829</v>
+        <v>534109</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>28.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>533898</v>
+        <v>534116</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>55.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>533911</v>
+        <v>534123</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F12" s="3">
-        <v>32.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>533980</v>
+        <v>534192</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="F13" s="3">
-        <v>22.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>534093</v>
+        <v>534208</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="F14" s="3">
-        <v>24.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>534109</v>
+        <v>534291</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>49.0</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>534116</v>
+        <v>534314</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F16" s="3">
-        <v>18.0</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>534123</v>
+        <v>534338</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>534192</v>
+        <v>534383</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>6.0</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>534208</v>
+        <v>534437</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>22.0</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>534291</v>
+        <v>534475</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>63.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>534314</v>
+        <v>534611</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>59.5</v>
+        <v>25.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>