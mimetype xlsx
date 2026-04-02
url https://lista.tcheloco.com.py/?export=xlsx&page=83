--- v0 (2026-01-01)
+++ v1 (2026-04-02)
@@ -14,194 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/01/2026 00:48</t>
-[...5 lines deleted...]
-    <t>Acess. p/ Celular</t>
+    <t>Lista gerada no: 02/04/2026 11:50</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTA - PARAFUSADEIRA ELETRICA WADFOW WCDS540 / RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>VENTILADOR  DE TETO SATE A-FAN2702 MINI C/LUMI</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>LAVA ROUPA PORTATIL 9L 2V</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>ESTILETE  TOTAL  THT5136288</t>
-[...110 lines deleted...]
-    <t>MOTOSERRA TOTAL TGSLI2085 220V</t>
+    <t>GAME BOX LUO 5000 EM 1 LU-SY06</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>ACESSORIO PARA PATINETE - REFLETIVA LATERAL / 4 PCS</t>
+  </si>
+  <si>
+    <t>Acess�rio para patinete</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>ACESSORIO PARA PATINETE - REFLETOR LATERAL / 4 PCS</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS AIWA 030 / 40 PCS</t>
+  </si>
+  <si>
+    <t>AIWA</t>
+  </si>
+  <si>
+    <t>CHURRASQUEIRA EL�TRICA RAF R.5301 S3304 /220V</t>
+  </si>
+  <si>
+    <t>Churrasqueiras</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>KIT LED HEAD LAMP H3 12-24V COM VENTILADOR 6000K</t>
+  </si>
+  <si>
+    <t>Kit Xenon LED</t>
+  </si>
+  <si>
+    <t>MULTIPROCESSADOR BRITANIA BMP2700P INOX       220V</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>M�QUINA DE CORTAR CABELO/BARBA BRIT�NIA BRITANIA MULTIGROOM BAP21P 7EM1 /REC/ 2V</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>MIXER BRITANIA    BMX350P 350W      110V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>GRILL BRITANIA PRESS BGR271         110V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS - PARAFUSADEIRA ELETRICA  BAK BK-35 / 35 PCS</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>FONTE RECEPTOR BTV B13</t>
+  </si>
+  <si>
+    <t>Controles p/ receptor</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>RELOGIO BIOMETRICO SATE A-FA34 (FACIAL)</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>VENTILADOR DE MESA AMAZON BASICS 220V/50HZ</t>
+  </si>
+  <si>
+    <t>AMAZON</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS - PARAFUSADEIRA COM MALETA SATE A-TK885 / 81 PCS 2V</t>
+  </si>
+  <si>
+    <t>PAPA BOLINHAS SATE LB-62002 220V</t>
+  </si>
+  <si>
+    <t>LUMA BELLA</t>
+  </si>
+  <si>
+    <t>KIT PANELA WINNINGSTAR 10PS ST-5106</t>
+  </si>
+  <si>
+    <t>WINNINGSTAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5febdbf281a7b20409a3aab9841aa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf5cc4afc1160098992b55881af074.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8dd80b6e8cf33d1b7495ad92c51e4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039a15dcf363b65024e02e1d34de2d9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343063ad27deb0079fbfd2bf9ab4c39.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbefdc8bb6c0a98ca9ab7db43496dd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93701ada1db5a3e12b5572b7adb408.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45ac11e6adfff938c874650788426a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0819bc65faad8137a997aab0835845c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432b16ac9c754622639ddd71362f965.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c17c7f276678c2cafef0a51e84792d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9e8182c520edf4db95863a594ec82.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb175e8f900c979f7a59cdf6280ecd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6526420290d7cab2021c4c321a4aa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea6167e9b5c7ccf285d4ffa247067a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd98a2ff4f5696f943c09743f363651.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96712def6d464bc0d033b1ea08668cc7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff66e80f2b2a40e27d05bcafa46324.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83faafcc786fb3dc92ee1b22f898ff2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445d6d6ef668138459124e9d338e14e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e4a23c2bf8216b90537caee89e01f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e43f8769539b100b91b10d93f303f5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef2edd6fb2d1445779d61a0684f77e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87c6261d21a6d81cc1bae2ff76a0b9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c292f1a52f72bafc79603205878deaf.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca0f59c407d863d26e59a5e73b2fc9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346537ae888f2cc4baa94e7e6f6ef7a5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71bd56487f77483f147a9b703d71c6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01df4a3caa4ad7fa4422abc3000f98.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff584461deb2f4e40982a1c9f9825db.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab5d337d1df691a618ad75777ea848.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2740f502ff9b9e61bfb63a38fea29.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e657d77aba8748528d831c048bdde11.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52516c5297670954f70bdfc35822ff12.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4062fec5bef5db69ef64f68ab9cfa80.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1bfde0143bd776b702bfb5f0cb109.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461aba0fe4978cfbe3295099cb27112.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a6a7fe881bfcd512a090037743cf3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997623d88bc918652a67e042690971ce.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eee037cac8de1e9d3817b5325ee607.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="101.404" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>527255</v>
+        <v>531184</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>15.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>527279</v>
+        <v>531269</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>6.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>527347</v>
+        <v>531320</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>7.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>527354</v>
+        <v>531382</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>5.5</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>527361</v>
+        <v>531672</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>527385</v>
+        <v>531689</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
         <v>5.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>527415</v>
+        <v>531696</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>527460</v>
+        <v>531757</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>28.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>527491</v>
+        <v>531771</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>13.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>527507</v>
+        <v>531870</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>1.9</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>527521</v>
+        <v>531887</v>
       </c>
       <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" t="s">
         <v>32</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>57.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>527576</v>
+        <v>531917</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>25.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>527583</v>
+        <v>531924</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>20.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>527613</v>
+        <v>532006</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>49.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>527620</v>
+        <v>532150</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>155.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>527637</v>
+        <v>532167</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>21.0</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>527644</v>
+        <v>532235</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
         <v>13.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>527651</v>
+        <v>532266</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>14.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>527668</v>
+        <v>532280</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="F20" s="3">
-        <v>12.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>527699</v>
+        <v>532549</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>72.0</v>
+        <v>81.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>