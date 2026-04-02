--- v1 (2026-04-02)
+++ v2 (2026-04-02)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/04/2026 11:50</t>
+    <t>Lista gerada no: 02/04/2026 13:23</t>
   </si>
   <si>
     <t>KIT DE FERRAMENTA - PARAFUSADEIRA ELETRICA WADFOW WCDS540 / RECARREGAVEL</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
     <t>WADFOW</t>
   </si>
   <si>
     <t>VENTILADOR  DE TETO SATE A-FAN2702 MINI C/LUMI</t>
   </si>
   <si>
     <t>Ventiladores</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
     <t>LAVA ROUPA PORTATIL 9L 2V</t>
   </si>
   <si>
     <t>Utens�lios dom�sticos</t>
   </si>
@@ -239,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e4a23c2bf8216b90537caee89e01f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e43f8769539b100b91b10d93f303f5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef2edd6fb2d1445779d61a0684f77e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87c6261d21a6d81cc1bae2ff76a0b9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c292f1a52f72bafc79603205878deaf.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca0f59c407d863d26e59a5e73b2fc9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346537ae888f2cc4baa94e7e6f6ef7a5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71bd56487f77483f147a9b703d71c6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01df4a3caa4ad7fa4422abc3000f98.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff584461deb2f4e40982a1c9f9825db.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab5d337d1df691a618ad75777ea848.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2740f502ff9b9e61bfb63a38fea29.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e657d77aba8748528d831c048bdde11.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52516c5297670954f70bdfc35822ff12.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4062fec5bef5db69ef64f68ab9cfa80.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1bfde0143bd776b702bfb5f0cb109.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461aba0fe4978cfbe3295099cb27112.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a6a7fe881bfcd512a090037743cf3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997623d88bc918652a67e042690971ce.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eee037cac8de1e9d3817b5325ee607.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a6d4fe565e1e3c477a7d5d25ef5e4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d42b95979b2444f1cbefb00c75fb0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77834ea798f15fd8da0a323f846e99.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060e96209eace801fbcdfbd10c150ed.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fcb5f03d3e05be2db2a549717fdfa.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97989e64d12547451f6f3beaacdb2f6f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dbc49a6167ee438964873fb12147f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a2fae55e58c29ce0f4949441203df.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ad2f48a1dc0427a760c8e2c48839c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fff786f65dd447c3bd8aac3b7f5a84.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a448fa51a8d6a8fadb3ad546d3c41.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7a142e81bc116ba4bafe3347d6186.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573aaf72049b0493f2e6053eb132739.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d8da6103b7a0dfb826324f64459c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975dfb9b3bf08e985e762c09909f974.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e204716bd9fb8b1812bf66198f3cb85.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c305273b8d13637fcdc3c9ce4a6c46.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fad5062ec38e52fb1006cc29c8b8ab.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aed670e8755772f8a46a844105e848.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252800a8d4758abb2c3fcc3cff100e29.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>