--- v0 (2026-01-01)
+++ v1 (2026-04-02)
@@ -14,230 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 22:57</t>
-[...116 lines deleted...]
-    <t>Cameras IP</t>
+    <t>Lista gerada no: 02/04/2026 09:49</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR SATE AROMA A-H6803 200ML</t>
+  </si>
+  <si>
+    <t>Umidificadores</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>TABLET LUO S12 ULTRA/64GB/4 RAM/CAPA/BLACK</t>
+  </si>
+  <si>
+    <t>Tablets</t>
   </si>
   <si>
     <t>LUO</t>
   </si>
   <si>
-    <t>LIQUIDIFICADOR MONDIAL L-550W EASY POWER/WHITE/110V</t>
-[...8 lines deleted...]
-    <t>Ventiladores</t>
+    <t>SPEAKER MD FLIP 6+ AUX/MicroSD/USB/BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>SPEAKER PROSPER P-1434 4"X2/BLUETOOTH/MICROFONE/FM/AUXILIAR/USB</t>
-[...20 lines deleted...]
-    <t>WATERPIK</t>
+    <t>SPEAKER MD FLIP 6 PRO AUX/SD/USB/BLUETOOTH</t>
+  </si>
+  <si>
+    <t>TABLET LUO S12 ULTRA 64GB 4 RAM CAPA 4G PINK</t>
+  </si>
+  <si>
+    <t>TABLET LUO S12 ULTRA 64GB 4-RAM CAPA BLUETOOTH</t>
+  </si>
+  <si>
+    <t>CABO USB HYE HYE180C / TYPE-C - TYPE-C / 1M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>CABO USB HYE PARA CELULAR/HYE180/USB-C/LIGHTNING 1M</t>
+  </si>
+  <si>
+    <t>CABO USB HYE HYEA5CL / USB-C - LIGHTNING</t>
+  </si>
+  <si>
+    <t>CABO USB HYE HYE180UC / USB-C - USB-C / 1M</t>
+  </si>
+  <si>
+    <t>CABO USB HYE PARA CELULAR HYE30C/USB/USB-C/1M</t>
+  </si>
+  <si>
+    <t>CABO USB HYE PARA CELULAR/HYE180UL/USB/LIGHTNING/1M</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>CABO USB PARA CELULAR HYE25BL /USB/LIGHTNING/1.2M</t>
+  </si>
+  <si>
+    <t>CARREGADOR HYE HYEC165U/22.5W/USB</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>CARREGADOR HYE HYEC180C/20W/USB-C</t>
+  </si>
+  <si>
+    <t>CARREGADOR HYE HYE35 / 25W / USB-C</t>
+  </si>
+  <si>
+    <t>CARREGADOR HYE HYEC44L KIT/30W/CABO/LIGHTNING</t>
+  </si>
+  <si>
+    <t>CARREGADORES/BATERIAS E PILHAS</t>
+  </si>
+  <si>
+    <t>CARREGADOR HYE HYEC77C KIT/22.5W/CABO USB-C</t>
+  </si>
+  <si>
+    <t>CARREGADOR HYE HYEC79L/65W/CABO/USB-C</t>
+  </si>
+  <si>
+    <t>CARREGADOR HYE HYEC79L / 65W / USB-C - LIGHTNING</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -260,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc0a106504b7788ba618674dcf1b50.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db7c72f45c1a6c026c7223e38aec54.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e68cecc2a62b195dbfffad31b2a5f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bc5b4868907b0731148ea1176f04d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86847c4ce820ade3c7f0e136d7debe49.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ab9d9154bdd5ea889377162fe4b4b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d641f568f3922c47d0268965997bbe8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83fecbb05482e5de8e1fe0a93c8a7a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4567e2256a39ace55347f66a837ee.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad200466a2760653887754d1bb1f34.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9a6cc11c4bfd9a648f2375258eb4f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead88bc30ea11c16d4cc7e53122955ea.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935c6d3bf74736b2d902b55094464fa.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee93ac2cfb2eea1db3ef9e63a6b25e6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f1fef8cacdb7406bdceeec5eafd23.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bfbd291ba5502a166bf325f4d2339.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502ccd97fcba8f485550de9a18100d4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f909945a490bf336c352a11cbc1be2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257c0c2987d249088101af244852ad8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95252a87aef74048c3287c18fdee249.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a32af7d0571868dc7732a19460ec6f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a034a1952488190b8ce11fc55a82a9b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43089fb33ec707a388dd46a33c842b15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eabf4193c30994d1e246d669ca3a6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79b20822604ac6021390c51dfbfd0b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd19a169d0a20ecc5b80cb136249c3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa9c7e0c788c190e569d6c085ad746.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295f212253159d70cf914ddfcef3149.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bc4148e6c71c3b26b885fffdb55a6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f6d9f2c1da99e284b134af9d74f1c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0725b3a24e95f671eb94dcabacbcbcb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc9f35b1b5ea109116cec893775527.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc99cd695141249e577cfa17a864d0a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98c0032b31719b4a4f65257953220f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e86ba2f9097ffbdee47d0ce1e617.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3a124824c9ba46079475c5a1e16ea.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa79213e9429ca969fa7ad0a669600c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a375bb0141b772e9944b2ea193e20.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582e40d26d774400f502694910f57f4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd8d23e409196863df5837d3f4c454.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1171,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>525695</v>
+        <v>529914</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>685.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>525756</v>
+        <v>529921</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>2.5</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>525817</v>
+        <v>529952</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>99.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>525855</v>
+        <v>529969</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>73.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>525893</v>
+        <v>529990</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>39.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>525916</v>
+        <v>530002</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>10.9</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>525923</v>
+        <v>530040</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>525947</v>
+        <v>530057</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>430.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>525961</v>
+        <v>530064</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>4.5</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>526036</v>
+        <v>530071</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>12.0</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>526043</v>
+        <v>530101</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>4.5</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>526104</v>
+        <v>530118</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>20.0</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>526111</v>
+        <v>530149</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="F14" s="3">
-        <v>44.0</v>
+        <v>3.45</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>526128</v>
+        <v>530170</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="F15" s="3">
-        <v>66.0</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>526197</v>
+        <v>530187</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="F16" s="3">
-        <v>14.75</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>526357</v>
+        <v>530194</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="F17" s="3">
-        <v>14.9</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>526418</v>
+        <v>530217</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="F18" s="3">
-        <v>2.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>526425</v>
+        <v>530224</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F19" s="3">
-        <v>19.0</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>526586</v>
+        <v>530231</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F20" s="3">
-        <v>78.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>526593</v>
+        <v>530248</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="F21" s="3">
-        <v>68.0</v>
+        <v>20.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>