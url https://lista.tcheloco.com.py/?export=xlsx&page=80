--- v0 (2026-01-01)
+++ v1 (2026-04-02)
@@ -14,197 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 23:04</t>
-[...11 lines deleted...]
-    <t>MOEDOR DE CAFE RAF R-7113 / 300W / 220V</t>
+    <t>Lista gerada no: 02/04/2026 09:44</t>
+  </si>
+  <si>
+    <t>CAFETEIRA MEGA STAR CAF107 / 750ML / 220V</t>
   </si>
   <si>
     <t>Cafeteiras</t>
   </si>
   <si>
-    <t>RAF</t>
-[...2 lines deleted...]
-    <t>PROCESSADOR RAF R.7030 1000W/220V</t>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>ESCOVA SECADORA ONIDA SOFT BRUSH ON-1043/LILAS/2V</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>BARBEADOR VGR V-138 PROFISSIONAL/LED</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-2207/ZOOM/RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-P911/ZOOM/RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO TUCANO TC-MAX2 / BLUETOOTH / PRETO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO TUCANO TC-MAX2 / BLUETOOTH / BRANCO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO TUCANO TC-1100 / BLUETOOTH / BRANCO</t>
+  </si>
+  <si>
+    <t>NEBULIZADOR TUCANO TC-CN03 / 110V</t>
+  </si>
+  <si>
+    <t>Nebulizadores</t>
+  </si>
+  <si>
+    <t>LIXA DE UNHA TUCANO US-202/2V</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>PLACA INFRAVERMELHA TUCANO TC-3500 / 110V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>PLACA INFRAVERMELHA TUCANO TC-3500 / 220V</t>
+  </si>
+  <si>
+    <t>TELA AUTOMOTIVA TUCANO 10.1" HDMI/VGA/BNC/AV/USB/12V</t>
+  </si>
+  <si>
+    <t>Telas p/ Carro</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR BRITANIA BLQ970P TURBO 900W/COM FILTRO/BLACK/110V</t>
   </si>
   <si>
     <t>ELETRODOMESTICOS</t>
   </si>
   <si>
-    <t>TOSTADOR RAF R.263 / 650W / 2-PAES / 220V</t>
-[...98 lines deleted...]
-    <t>GREE</t>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>SECADOR ECOPOWER EP-3526 COM DIFUSOR 1800W/220V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CELULAR IPRO F188S 3G / 4G / SOS / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Ipro</t>
+  </si>
+  <si>
+    <t>IPRO</t>
+  </si>
+  <si>
+    <t>CELULAR IPRO F188 / DUAL SIM / SOS / PRETO</t>
+  </si>
+  <si>
+    <t>CELULAR IPRO F188 / DUAL SIM / SOS / BLACK-BLUE</t>
+  </si>
+  <si>
+    <t>ALISADOR LADY-LISS HAIR IRON 2 EM 1 / 2V</t>
+  </si>
+  <si>
+    <t>Alisadores</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE NAKAMICHI NSE-1648 6.5" 2-VIAS</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4838d3c9586b985b219c9721f62df.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbbb265f5f0b4bc49b9aac6f88578f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8df532ebc8a0746fc3d5857188163.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50e4074549ef1344f3d7a2b2715148.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35514fdeb408b018e079c1b5327c2f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa49b403f4cd52df80b30fd66a70e6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb0c553f945fb678f55025fce66f2b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccb4f1775ebf256c1c32c7f59409f5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18664e3dbae2c638cae3bf01aad2c6fa.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca23c6bdb2aca17de20122e323756f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20656db3571148450505af72596c34f1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd211a87f0ecaf47b0f831498fd333.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67712ddd22d16d815961432b226f3e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fe0c3554091771377a395578096f4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af17b40b9a5e2c074a2c438bdcc3710.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4a620141b27ee0ab68a6401885095.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977eddf191385ff19e792d25efe23ac.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ded0741dd1b0eb581f91a87ea051c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c084f91904e93a257b4c97a58331d1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1e541bb809f1f37442a9d613b5308.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a1d00a4c2cccea78816ea021c234d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d01b5d5b853b34a803df26b1f05fb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b269af445c944768a23e9a85dbe22e3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf99940ff5d023df8c7a914805407b3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123627c998b6453f0111bccc1770ef45.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da079433dacf7682c1612f3183bf88aa.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66133e43264207ea24015f0a945127af.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672be66443ef86459e4ab0b3f8566e2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ff9d7bccdeb52d6f3a348ed669969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b1b9d5d3ce304345b92ebf4e3aa6b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5a92995d63e974be70330fc87e498.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a16fcb5bc1b1966f21285f394245ec.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd65877582d7a2cb899c5f15299094.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11039450ef534879ee08812301d157d9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940b8e131777fa5955e306d6664038e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd44eecd2c30d421e5a55b2831d2cc1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ae2f71a5a092c76c3127fa724fea8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861fb6db26da6a6afa795885efa9e27.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdc61717e5f12302a09edc4ee1b0d6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016c6bed3515eee409c4f4ee9a7ca9d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="88.407" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>525145</v>
+        <v>529181</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>17.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>525190</v>
+        <v>529228</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>5.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>525206</v>
+        <v>529266</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>13.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>525213</v>
+        <v>529280</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>11.5</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>525220</v>
+        <v>529297</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>1.5</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>525237</v>
+        <v>529303</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
         <v>18</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>2.75</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>525282</v>
+        <v>529310</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>29.0</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>525299</v>
+        <v>529334</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" t="s">
         <v>18</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>3.5</v>
+        <v>10.75</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>525305</v>
+        <v>529358</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
         <v>18</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>3.5</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>525343</v>
+        <v>529372</v>
       </c>
       <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
         <v>27</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>28</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>87.0</v>
+        <v>20.75</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>525411</v>
+        <v>529389</v>
       </c>
       <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
         <v>30</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>15.75</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>525428</v>
+        <v>529396</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>15.75</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>525497</v>
+        <v>529402</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>63.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>525503</v>
+        <v>529440</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
         <v>35</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="3">
-        <v>39.0</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>525510</v>
+        <v>529549</v>
       </c>
       <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" t="s">
         <v>38</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>39</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>27.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>525527</v>
+        <v>529563</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>23.0</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>525558</v>
+        <v>529587</v>
       </c>
       <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
         <v>41</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>29.0</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>525596</v>
+        <v>529594</v>
       </c>
       <c r="C19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" t="s">
         <v>42</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>11.0</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>525657</v>
+        <v>529716</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="F20" s="3">
-        <v>2.75</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>525688</v>
+        <v>529846</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>540.0</v>
+        <v>20.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>