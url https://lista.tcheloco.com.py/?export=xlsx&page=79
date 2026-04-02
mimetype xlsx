--- v0 (2026-01-01)
+++ v1 (2026-04-02)
@@ -14,218 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 21:19</t>
-[...23 lines deleted...]
-    <t>Infantil</t>
+    <t>Lista gerada no: 02/04/2026 07:53</t>
+  </si>
+  <si>
+    <t>ASPIRADOR NAPPO RECARREGAVEL NLAH-126 VERTICAL / 2V</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>NAPPO</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO CONLUX 12000 BTU / 220V / 60HZ / R410 / Q-F</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>CONLUX</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-S122 BLUETOOTH      " 2V</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-S123 BLUETOOTH/USB</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-V003 BAT/REG/PORTATIL</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-V004 BAT/REG/PORTATIL</t>
+  </si>
+  <si>
+    <t>ALTO-FALANTE PIONEER 6X9" TS-A6998S/750W/5-VIAS</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>PIONEER</t>
+  </si>
+  <si>
+    <t>IRRIGADOR BUCAL WATERPIK WATERFLOSSER WP-112W 110V</t>
+  </si>
+  <si>
+    <t>Sa�de Bucal</t>
+  </si>
+  <si>
+    <t>WATERPIK</t>
+  </si>
+  <si>
+    <t>MAQUINA PARA SELAR PASTEL YH725 RECARREGAVEL/CABO TYPE-C</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>FILTRO DE LINHA ECOPOWER EP-302/3 TOMADAS/2mts</t>
-[...116 lines deleted...]
-    <t>XIAOMI</t>
+    <t>SANDUICHEIRA BAK BK-312 3 EM 1 SANDUICHEIRA/WAFFLERA/GRILL / 220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>SANDUICHERA BAK BK-311 3 EN 1 WAFFLERA//SAND/GRILL / 110V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-110 / 1.8L / INOX / 110V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-220 1.8L / INOX / 220V</t>
+  </si>
+  <si>
+    <t>CABO USB ECOPOWER EP-6014 USB-A / TYPE-C / 1M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>CABO USB ECOPOWER/6024/V8/2A/1mtr.</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA MEGA STAR LLE-340/6-TOMADAS</t>
+  </si>
+  <si>
+    <t>Filtro de Linha</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>PULVERIZADOR WADFOW WRS1815 1.5L</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>SERRA TICO-TICO  WADFOW 1222W01 / 110V</t>
+  </si>
+  <si>
+    <t>COOKTOP PLACA DE COZIMENTO DE 2 QUEIMADORES INFRAVERMELHOS + 2 A GAS / MEGASTAR</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTA TOLSEN MALETA DE 89PCS 85352</t>
+  </si>
+  <si>
+    <t>TOLSEN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272184c350662df9f878d84db7268343.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a71cfa6e42536a3a62c5855a0590c7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853b843d44b7e2d068137ce013c4d39.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be4f87aad089e532c5c2c7ad693c77.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f031f962a437587fcf892a449de00.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f434d027ece87e2f4c756d553bab.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9e684a7fe7a8df28098221ac97450.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52374d7ad5c55e345dda39657a87ddb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d09e3079b2544f7b278f5939b7d87.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc947ec952133b0e24fb20053316f0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a64ef6d12615223c0cad92c2a2c17.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b0d48027817f0589a9f2b48dfd359.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa565b60d7819cb681ee48c2ed9e683c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32929108964ba9a698bc559151d91fcc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573121ef3978f5a7fd085fa18da2548.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00039cf7b74c1879ea7c657f16af295d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529f7e7505ba3dc37f65af212787df0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfde720e97ac8361f737039e72bf99e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d6147811942eda467f076662078e1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e2747d51820f1d071b5f75586b79b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab79db925f6d5bc7a22b914fcea86b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f98e080a8d20822a5648ca5e6517e3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a89500e047e39ff070ac09bb5da5a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6b8928610dd676dcffd103ae60e3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0113683d333194430439ed41ba127.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6d44026044e6a38b416e8413c22d7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7bc0f9dedff56a6a2d68079ccc560.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684d54febe435ed5ea8314394a20996.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc97a4bd52bb34a772cad7eeb4a9fd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7395807834b224b7eb05039bfba01a0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e1caa8c96e0b87f1c8f0c3d9b20cd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a74acb64cd0db854f6dbd8f6cee536.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2eb2404931595db4e77413262c58c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b814b94843d5258f03dc414771811.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef708521c83b868d99dd9cf340c05620.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b6df54e5d87db76e9bedb3c4f2f87.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3d43011d81adca7506b5ee29b0706.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94646c25cbf10cd510338027453bc949.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0106d840229d3ade35b2ae0c6e0c28.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fe2fde05c594ab86f3b91bc847482.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="94.263" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>524056</v>
+        <v>528474</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>2.3</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>524070</v>
+        <v>528542</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>8.0</v>
+        <v>259.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>524100</v>
+        <v>528580</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>1.6</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>524148</v>
+        <v>528597</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>4.0</v>
+        <v>177.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>524155</v>
+        <v>528603</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>132.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>524377</v>
+        <v>528610</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>13.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>524407</v>
+        <v>528627</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>98.0</v>
+        <v>74.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>524452</v>
+        <v>528689</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>12.0</v>
+        <v>69.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>524544</v>
+        <v>528733</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>40.0</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>524568</v>
+        <v>528764</v>
       </c>
       <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" t="s">
         <v>31</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>524636</v>
+        <v>528771</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>1.38</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>524667</v>
+        <v>528795</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>1.48</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>524674</v>
+        <v>528801</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>36.9</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>524698</v>
+        <v>528931</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>53.0</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>524711</v>
+        <v>528948</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>51.0</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>524728</v>
+        <v>529044</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>53.0</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>524919</v>
+        <v>529051</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>26.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>524926</v>
+        <v>529075</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>22.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>524988</v>
+        <v>529150</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="F20" s="3">
-        <v>17.0</v>
+        <v>196.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>525046</v>
+        <v>529167</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F21" s="3">
-        <v>8.0</v>
+        <v>43.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>