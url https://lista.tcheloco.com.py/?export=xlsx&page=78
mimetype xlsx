--- v0 (2026-01-01)
+++ v1 (2026-04-02)
@@ -14,200 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 21:18</t>
-[...5 lines deleted...]
-    <t>Lanternas</t>
+    <t>Lista gerada no: 02/04/2026 07:47</t>
+  </si>
+  <si>
+    <t>LAVA JATO PORTATIL SATE A-ML8103/RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>INICIO</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>LAVA JATO PORTATIL SATE A-ML8107/RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>MINI MOTOSERRA RECAREGAVEL SATE A-TK880 / 48V</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS - PARAFUSADEIRA COM MALETA SATELLITE A-TK82 / 46PCS / RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>CHAVE DE FENDA RECARREGAVEL SATE A-TK81 / 20 PCS</t>
+  </si>
+  <si>
+    <t>MICRO RET�FICA ELETRICO SATE A-TK83 / 5V</t>
+  </si>
+  <si>
+    <t>SPEAKER SATE HOPESTAR HS-1414/GRAY/USB/BLUETOOTH/</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
+  </si>
+  <si>
+    <t>HOME THEATER AILIANG UF DC6037/BLUETOOTH USB 3.1CH</t>
+  </si>
+  <si>
+    <t>Home Theaters</t>
+  </si>
+  <si>
+    <t>AILIANG</t>
+  </si>
+  <si>
+    <t>HOME AILIANG UF-DC6067 BLUETOOTH/USB/5.1CH</t>
+  </si>
+  <si>
+    <t>SPEAKER-CAIXAS DE SOM</t>
+  </si>
+  <si>
+    <t>PC TECLADO SEM FIO LUO LU-BT029/BLUETOOTH/BLACK</t>
+  </si>
+  <si>
+    <t>Teclados</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>PC TECLADO SEM FIO LUO LU-BT029/BLUETOOTH/WHITE</t>
+  </si>
+  <si>
+    <t>ACESSORIO PARA PATINETE - PARALAMA DIANTEIRO FOSTON-X4</t>
+  </si>
+  <si>
+    <t>Acess�rio para patinete</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER ECOPOWER EP-3085 7L/220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>LANTERNA PARA CABE�A ECOPOWER EP-8128 RECARREGAVEL/30W</t>
-[...50 lines deleted...]
-    <t>Secadores</t>
+    <t>RADIO CAR ECOPOWER EP-8735 7"/BLUETOOTH/USB/FM</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>PANELA DE ARROZ FREE HOME FR-A304  3LTS/500W/110V</t>
+  </si>
+  <si>
+    <t>Panelas Eletricas/ Arroz</t>
+  </si>
+  <si>
+    <t>FREE</t>
+  </si>
+  <si>
+    <t>CAIXA DE DINHEIRO TIPO GAVETA ZKC0508M COM CHAVE</t>
+  </si>
+  <si>
+    <t>DIGIWARE</t>
+  </si>
+  <si>
+    <t>GLOBO DE LUZ COM BLUETOOTH S1953/2V</t>
+  </si>
+  <si>
+    <t>Projetores de Luzes</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>RELOGIO SMART  G-TIDE S5 PRO - PRETO</t>
-[...59 lines deleted...]
-    <t>Saude</t>
+    <t>FRITADEIRA AIR FRYER MOLIMIX MAF-37 - 3.7L - 110V</t>
+  </si>
+  <si>
+    <t>MOLIMIX</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV KOLKE  30"/70" KVS-536 PISO</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>KOLKE</t>
+  </si>
+  <si>
+    <t>ASPIRADOR NAPPO RECARREGAVEL NLAH-126 VERTICAL / 2V</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>NAPPO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cd1bd79e0204e83982b0ca6080da7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ee0d90c0c1dba3d349dc61b7e25b0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36dda5320795bc1b514b0479f36181.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80388fc9824ec2de0d0d63e122d4c05a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4f86a6b3be60e046632237dda0cef.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beef173ca45f13b0346ee052e83bbb0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455aba0dd1e892ce485107b3cafc0bf.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9963834ce30aae394094e7ddae77c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239a52d4a8623720e64e3ea3c80e213.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f60830e6c389124af90ec89e8c56d2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877b8f8bca4aa2506399293b802b55e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa38c11b1ba05a15a0cd5fa9d04d1fc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f255fa7fd919a4e76a475deae39746.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcbf71d8123e3c17e9fc500a6c1183.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f45aec7bca46582180ade1b40bc89.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2633a4904579b270d1c51a61685db2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224f486275685a8e591e36693eb78e2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10565dc257a57e3438b6406cfe9d075.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66041393dc1e1d6ca5e60948be04062e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824365c08711429899f849abf18b269.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d257c43dd6173ce2dcc89be6a4856.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675f2281f160b9f0b8527c6514a3607.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4b049a0983413c459f7ccda1d5587.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7d06ffddff3df5355649284561b81.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71220cedc4bf312cf9debd90ddc82a34.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269600d59cd26cdf8f5a33fce684881.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef1185709b836336ab37c8e247a4e5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15a416c9c4118cde1400464960250c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a5538ccbf7e03ae9b9bfd7514e339.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517264c6090b41e1163c32effcc09aef.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7a07230c5ad98d5b639cbda7f391f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e913c58600bf356202cf5a9e8330eb5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eded7fc279ccbb9977b648c7380b1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2806757e6478a8f5292a427b0b928e5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe805df635eb9f5d7be0d63270d8e9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeac859049e62b4d124350f2f5d9b3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4a2c4d01dc7a88019931e231daf3b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f5cdc38492b680ce6a66141bf4828.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40d1c696644d4a14cea199bc6a4dc7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3861e2250c7f7f5746d8016475866.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1141,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="101.404" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>523424</v>
+        <v>527576</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>523448</v>
+        <v>527583</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>10.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>523455</v>
+        <v>527637</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>2.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>523462</v>
+        <v>527644</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>3.5</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>523479</v>
+        <v>527651</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>6.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>523493</v>
+        <v>527668</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>2.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>523509</v>
+        <v>527798</v>
       </c>
       <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>8.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>523561</v>
+        <v>527842</v>
       </c>
       <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>20</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>21.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>523578</v>
+        <v>527866</v>
       </c>
       <c r="C10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" t="s">
         <v>22</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>29.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>523585</v>
+        <v>527910</v>
       </c>
       <c r="C11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" t="s">
         <v>25</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>32.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>523608</v>
+        <v>527927</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>26.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>523707</v>
+        <v>528009</v>
       </c>
       <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" t="s">
         <v>29</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>29.5</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>523714</v>
+        <v>528054</v>
       </c>
       <c r="C14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" t="s">
         <v>32</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>29.5</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>523721</v>
+        <v>528061</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15" t="s">
         <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
-        <v>9.75</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>523769</v>
+        <v>528160</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16" t="s">
         <v>36</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>65.0</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>523936</v>
+        <v>528276</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
         <v>39</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>8.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>523967</v>
+        <v>528375</v>
       </c>
       <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18" t="s">
         <v>41</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>42</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>102.0</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>524001</v>
+        <v>528405</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" t="s">
         <v>44</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>27.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>524018</v>
+        <v>528467</v>
       </c>
       <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
         <v>46</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>47</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>19.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>524025</v>
+        <v>528474</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21" t="s">
         <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="F21" s="3">
-        <v>16.75</v>
+        <v>110.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>