--- v0 (2025-12-31)
+++ v1 (2026-04-02)
@@ -14,206 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 19:29</t>
-[...5 lines deleted...]
-    <t>Impressoras</t>
+    <t>Lista gerada no: 02/04/2026 05:54</t>
+  </si>
+  <si>
+    <t>ESCOVA BRITANIA 3 EM 1 SOFT BES13VD/VERDE</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>MEDIDOR DE PRESSAO PROSPER P-4512/PULSO</t>
+  </si>
+  <si>
+    <t>Med.Pressao de Pulso</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>MEDIDOR DE PRESSAO PROSPER P-4513/PULSO</t>
+  </si>
+  <si>
+    <t>SECADOR PROSPER P-6601 2800W/110V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>SECADOR PROSPER P-6601 2800W/220V</t>
+  </si>
+  <si>
+    <t>SECADOR PROSPER P-6602 2800W/220V</t>
+  </si>
+  <si>
+    <t>SECADOR PROSPER P-6602  28000W/110V</t>
+  </si>
+  <si>
+    <t>ARO LED PROSPER RL-14" COM CONTROLE 2V</t>
+  </si>
+  <si>
+    <t>Aro LED</t>
+  </si>
+  <si>
+    <t>ARO LED PROSPER 18" RL-18 COM CONTROLE 2V</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM010D/4MP/2-CAMERAS/ICSEE</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>MOCHILA ESCOLAR SATE A-KP8104</t>
-[...44 lines deleted...]
-    <t>RELOGIO DESPERTADOR SATE AC-T31/T32/T33/ALARME</t>
+    <t>SPEAKER G KARAOKE YS-110 COM RELOGIO/BLUETOOTH/USB/2-MICROFONES</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>PASSADEIRA A VAPOR MONDIAL VP-09 / 110V</t>
-[...11 lines deleted...]
-    <t>Speakers Pequenos</t>
+    <t>ESTILETE  TOTAL  THT5136288</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>ABAJUR ECOPOWER EP-6651/25W/E27/220V</t>
+  </si>
+  <si>
+    <t>Abajures</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>MEDIDOR DE PRESSAO ECOPOWER EP-2773/BRA�O</t>
-[...20 lines deleted...]
-    <t>MARMITA PLASTICA SUNLIGHT S463</t>
+    <t>ABAJUR ECOPOWER EP-6652</t>
+  </si>
+  <si>
+    <t>LAMPIAO LED 5906F/ SOLAR VENT. 110/220V</t>
+  </si>
+  <si>
+    <t>Lampioes</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA GRUNHOF GH-T10AC1 1.0L INOX</t>
+  </si>
+  <si>
+    <t>Termica</t>
+  </si>
+  <si>
+    <t>GRUNHOF</t>
+  </si>
+  <si>
+    <t>GARRA TERMICA GRUNHOF GH-T13AC1 1.3L/INOX</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO JBL T520BT / BLUETOOTH / AZUL</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>CAIXA ORGANIZADORA WADFOW  WTB2370 66L</t>
   </si>
   <si>
     <t>Utens�lios dom�sticos</t>
   </si>
   <si>
-    <t>SUNLIGHT</t>
-[...26 lines deleted...]
-    <t>Diversos</t>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>CABO RCA STORM 150CM 4MM/BLACK</t>
+  </si>
+  <si>
+    <t>Cabos automotivos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a8eaa2a87e1cfc196abe5e7eb13b5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9a9e0c91e524fa3ab16467eb88ac3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72811d51faa35e6a252768b527de574b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a71fc107309dd89e612f84a59474bb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fca43f6b194f67d2fc653529f7362.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09f355fe85194a659d3420d3607eaf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a68fb7f390bc80d30bb7dcd23ba57b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7adf1c6f37a5031ec329a8b2faaf7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be637ca483b2c22fa84c6173c76fa206.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf7a9f7c9e066b95b75776462e429b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a21708eb2c3208c54f5c0ce7c6d46.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a7fa573c18fedcea053a03af22c39.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5e62ceb17b59a526c03edaa74eca3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9082e1e771d02f9d3f78e14b69bef26.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea89cfeb5654a940c421e2c047d105f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d7502499c46d924aedd3b37955fde.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6497c160e44cdd1f7042f13c2140e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91cdbae89a3b8b504b92fc64623fe3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562fc2fa1b6b5626656e7229a9614c5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99ad36e5eb20ffea2e711e590b0442.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996d8664cc36db7f4f198bb626b7e0c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba1c67980c666eb95a00049e3f223e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875acbea88ad5a848f68936aa4ce53e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205b3e7f785238cf62078c56c22a730.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21231e868a3724da6d9a640fb766255b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a510a95e8bc5389a341d1e08db0ea.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e522a03d741417c20f078c8d933c90.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79cf8397e8481168cfff07844032cf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1d9789979d037b3f2f811b53d4ca0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7719b29904245e4319435ea4bfc5ab8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523d364ee3e9e254b6b2e04f8db1313.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166024a5ea48843513fbcf6ef621be1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82387846eacf816865c29301592c8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e827c471372d6613d83d7a91c90f3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d308daf0bf11a63fed6058019c6014.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959caa6dd31a21d0443fbf44699c1a67.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05421f36357e2eef8008a8240ebafa8a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d946380fa85379d895f4bbe2b200b57.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228766858088ed1a6789f1b2cf5e6508.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8deba3ba1b894ae399837cf044e35.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>522472</v>
+        <v>526883</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>522519</v>
+        <v>526951</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>17.5</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>522526</v>
+        <v>526968</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>23.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>522656</v>
+        <v>526982</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>18.5</v>
+        <v>12.75</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>522694</v>
+        <v>526999</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>130.0</v>
+        <v>12.75</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>522700</v>
+        <v>527002</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>106.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>522953</v>
+        <v>527019</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>28.0</v>
+        <v>12.75</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>522977</v>
+        <v>527026</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>18.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>523011</v>
+        <v>527033</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>32.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>523073</v>
+        <v>527231</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>7.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>523103</v>
+        <v>527255</v>
       </c>
       <c r="C12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" t="s">
         <v>27</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>26.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>523134</v>
+        <v>527279</v>
       </c>
       <c r="C13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
         <v>30</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>11.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>523189</v>
+        <v>527347</v>
       </c>
       <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" t="s">
         <v>33</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>523240</v>
+        <v>527354</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>29.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>523288</v>
+        <v>527385</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="F16" s="3">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>523318</v>
+        <v>527392</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>3.0</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>523349</v>
+        <v>527408</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F18" s="3">
-        <v>19.5</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>523356</v>
+        <v>527460</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3">
-        <v>14.5</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>523370</v>
+        <v>527491</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>57.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>523417</v>
+        <v>527507</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>8.0</v>
+        <v>1.9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>