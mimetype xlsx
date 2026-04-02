--- v0 (2025-12-31)
+++ v1 (2026-04-02)
@@ -14,197 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 17:29</t>
-[...20 lines deleted...]
-    <t>Monitores</t>
+    <t>Lista gerada no: 02/04/2026 04:02</t>
+  </si>
+  <si>
+    <t>TOSTADOR RAF R.263 / 650W / 2-PAES / 220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>BORRIFADOR PLASTICO S422 / 500ML</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>CADEADO 75MM HANYI LOCK S2591 / 1 UNID</t>
+  </si>
+  <si>
+    <t>KIT CHAVE DE FENDA WADFOW WSS2206 / 6 PCS</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>KIT DE CHAVE DE FENDA WADFOW WSS1J31 / 31 PCS</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CONTAR DINHEIRO DIGIWARE CN5117 220V</t>
+  </si>
+  <si>
+    <t>INICIO</t>
+  </si>
+  <si>
+    <t>DIGIWARE</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CONTAR DINHEIRO DIGIWARE CN6500 220V</t>
+  </si>
+  <si>
+    <t>MODELADOR DE CAHCHOS PROSPER P-1120 13MM</t>
+  </si>
+  <si>
+    <t>MODELADORES</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>MODELADOR DE CACHOS PROSPER P-1120 19MM</t>
+  </si>
+  <si>
+    <t>MODELADOR DE CACHOS PROSPER P-1120 22MM</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR SATE A-MP88/MULTI-FUN�OES//CARRO/COMPRESOR DE AR/12000mAh</t>
+  </si>
+  <si>
+    <t>CARREGADORES/BATERIAS E PILHAS</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>SUPORTE PARA MONITOR SATE A-CP61</t>
-[...80 lines deleted...]
-    <t>PATINETE FOSTON FS-X10 RED 12000A</t>
+    <t>BATERIA AUXILIAR SATE A-MP87/MULTI-FUN�OES/CARRO/8000mAh</t>
+  </si>
+  <si>
+    <t>COMPRESOR DE AR PORTATIL SATE A-MP82</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>FOSTON</t>
-[...11 lines deleted...]
-    <t>CELULAR LG G360 FLIP/2G/RED</t>
+    <t>COMPRESOR DE AR PORTATIL SATE A-MP81</t>
+  </si>
+  <si>
+    <t>SPEAKER PROSPER P-1086 8" BLUETOOTH MICROFONE</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>GUARDA CHUVA INFANTIL SUNLIGHT S2638 80CM</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO GREE 18000 BTU / 220V / 50-60HZ / INVERTER WIFI</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>GREE</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO  GREE 24000 BTU / 220V / 50-60HZ / INVERTER WIFI</t>
+  </si>
+  <si>
+    <t>Climatiza��o</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO GREE 12000 BTU / 220V / 60HZ / INVERTER WIFI Q/F</t>
+  </si>
+  <si>
+    <t>LAMPADA LED TASHIBRA E27/15W/TKL90/WHITE</t>
+  </si>
+  <si>
+    <t>Lampadas E27</t>
+  </si>
+  <si>
+    <t>TASHIBRA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84460f87e6bc4f782bfae8894e2ac5c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608a1280a4c49a3eeb4547047680ff5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8eadd10c549922b20c14031c2aeea.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603923a55ec603d153fca19d3c73b3c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a8b9a353c9534ee0c4fbfc3dcd9dd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdfc87893a439503bdd83ded48ebb1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe77b245a52d97b2fe6fabb29035110.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1f241c70d5b9243e36fcc43c2a110.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e1fd3ddb99a231c26361f4ab56a10.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087e9e4266b7fad71b2dd301f243f96.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00005b884bb274ed3bb1d187dfcc5c4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7e34f861224dcd2e0c0c2bb26e5d1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03ecadb2be3be614d3c8599289be03.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d4fe6b9bd92ceea474a11a94ca06d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375f47bc23d127366da27d2b89efcaa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27ce1384e7e4d02a5f33043d9293cd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7187b0620367c0e9b98ea7bde59a05.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc0ab7c11a455e89a296712e73a82b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872123d99bb38292ae6eba59ff27ffd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156654a8be3ed45ae8d051ce9485c753.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352faf929fdbae49cb1ad381d69a8779.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb116eb8335045748d052c64406cb243.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28634348df67d2b83dc328942bb7f0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb485ba2a89367fb05e3563d586b81.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1dc287b0298cec79149702fe120e8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f8fd27ee3eb88c4db031c712b42d3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba33c448e0c38c5fb1b5850b879d8ed.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2692d4efe6f5011b15aeeeddae44009.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c862c281e9bff51856109d238b7e0f6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7513ba5c2f1b9b4341a852891b0d408.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589855c3301b055d8b78492a89b9b01.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb0053eddf37874a5827081c111d49.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57f62d21314968cfcb126ecd6ddca7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa4bc8f6d984737276e9152b0535ae.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446024718deb8e8e58d9540334fb953b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947ef6ec1e2356f10ca03e2131a2c26.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f929c191bae5d8c462070a41f178b9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571107afdcf0065fa8c680c9f5f623a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2883a084a9b2b458a74d40af94588.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e99282f257eb193d06699eb45bba4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="88.407" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>520478</v>
+        <v>525213</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>12.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>520485</v>
+        <v>525220</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>33.75</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>520751</v>
+        <v>525237</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>21.0</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>520768</v>
+        <v>525299</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>18.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>520799</v>
+        <v>525305</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>13.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>520973</v>
+        <v>525343</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>44.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>521000</v>
+        <v>525350</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>33.5</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>521024</v>
+        <v>525404</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>37.0</v>
+        <v>15.75</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>521055</v>
+        <v>525411</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>17.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>521116</v>
+        <v>525428</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>8.25</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>521123</v>
+        <v>525497</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>16.8</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>521130</v>
+        <v>525503</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>6.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>521147</v>
+        <v>525510</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>6.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>521161</v>
+        <v>525527</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F15" s="3">
-        <v>8.75</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>521178</v>
+        <v>525558</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="F16" s="3">
-        <v>11.8</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>521185</v>
+        <v>525657</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>8.25</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>521208</v>
+        <v>525688</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="F18" s="3">
-        <v>8.25</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>521253</v>
+        <v>525695</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3">
-        <v>575.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>521369</v>
+        <v>525701</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="F20" s="3">
-        <v>25.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>521376</v>
+        <v>525756</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F21" s="3">
-        <v>25.0</v>
+        <v>2.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>