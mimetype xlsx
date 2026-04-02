--- v0 (2025-12-31)
+++ v1 (2026-04-02)
@@ -14,212 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 17:42</t>
-[...14 lines deleted...]
-    <t>Speakers Pequenos</t>
+    <t>Lista gerada no: 02/04/2026 03:56</t>
+  </si>
+  <si>
+    <t>SCOOTER HYE HY-SC10 10"/BLUE/GRAFITTE</t>
+  </si>
+  <si>
+    <t>Scooter</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>SCOOTER HYE HY-SC10 10"/ICE/FLAME/GRAFITTE</t>
+  </si>
+  <si>
+    <t>SCOOTER HYE HY-SC10 10"/RED/GRAFITTE</t>
+  </si>
+  <si>
+    <t>SCOOTER HYE HY-SC10 10"/YELLOW/GRAFITTE</t>
+  </si>
+  <si>
+    <t>SCOOTER HYE HY-SC8.5 8.5"/YELLOW/GRAFITTE</t>
+  </si>
+  <si>
+    <t>BARBEADOR VGR V-030 RECARREGAVEL/BARBA/2V</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>PROJETOR LASER ROBO PROSPER P-3111/BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Projetores de Luzes</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>PC MOUSE ECOPOWER EP-K001 SEM FIO</t>
+  </si>
+  <si>
+    <t>Mouse</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>AR CONDICIONADO MIDEA 12000BTU 220V 60HZ QUENTE FRIO</t>
-[...71 lines deleted...]
-    <t>CARREGADOR ECOPOWER EP-7022 1-USB/20W/1-TYPE-C/3.0A</t>
+    <t>MAQUINA VGR V-003/CABELO/LCD</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA PHILIPS AAA ULTRA / 4 PCS</t>
+  </si>
+  <si>
+    <t>Pilhas Alcalinas</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA PHILLIPS AA ULTRA / 4 PCS</t>
+  </si>
+  <si>
+    <t>SPEAKER LIGE-6 VINTAGE 6.5"/USB/BLUETOOTH/1-MICROFONE</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>LIGE</t>
+  </si>
+  <si>
+    <t>COFRE ELETRONICO SATE A-CF2511D 08L COM DISPLAY</t>
+  </si>
+  <si>
+    <t>Cofre</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-V001 COLUNA 14" 220V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-V002 COLUNA 16" 220V</t>
+  </si>
+  <si>
+    <t>CARREGADOR XIAOMI 20W TYPE-C BHR4927GL</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
-    <t>ALTO FALANTE NAKAMICHI NSM-8517 8" CONE SECO/400W</t>
-[...38 lines deleted...]
-    <t>CAFETEIRA MONDIAL  C-43 DOLCE  AROMA / INOXIDAVEL / 110V</t>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA XIAOMI MJDSH05FD DE VIDRO/220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO JBL TUNE 520BT / BLUETOOTH / PRETO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>MOEDOR DE CAFE RAF R-7113 / 300W / 220V</t>
   </si>
   <si>
     <t>Cafeteiras</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>PROCESSADOR RAF R.7030 1000W/220V</t>
+  </si>
+  <si>
+    <t>ELETRODOMESTICOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428794792f8c84a1d9014299dd0181db.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe02da566a95be632178f63f95a8d2b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddfdf3afb93b4b7c33768396dba9e7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12448d1ed1acd1e50496e4385c0a61e5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b6e8f826cc9deecac32fac1b7e410.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2be47a11a98cd1655c40ee459fc3b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9bfdb7bebb4ee64fc3ea576c5afc3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de88aa590cf54393336f1d512bb5c6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfd228453ad42d2db8620f388ef205.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119c3b6f6ab6ea85010ec5f4e2a479a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c42c50f6352baba2571edc2ae2b9f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277d2cf400ba40fa8e8ab1c4d65f349.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316e2bee98766d051b4a65d3c8d82b8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52009758a1936b0598c0bc2a3a0b37.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525277c421e3ba08ff28d0288fb29607.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00644495de302e8a41c4a2a8db9167ff.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f1138f8a953ea4e6e249b16941078.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb87cbe8ed4ec22fe7d48838deb8ea.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e18e07cfeb17994cd173fecbef5b3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a05ae5c95c8f4d6b6829cc030e072.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0dd861140683d3419cf9d16363c80.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23beb72a53f538762da6f072928a340.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec6559123249224316dbcbdf9428e1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171b3b01a6314393e18a76619e0a370.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86e677ef5e65e8d0119c11b37feea9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d980f454a63dd3ebb3dba2df7295b8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fccbaa79810547bdbdb8bed29e9a4f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acf53346cba233b497bc4d9f853bb8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f9af66aa0d4c22595991a44bdef11.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77825186ed62d4290c26ed8f1a0aae83.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63188132639976ddc5caadefa2eb32fd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b01780a68c69a7e67e8b8a666bc3c3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc38ea89c31818b298b83e39c186648.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe14374f8957946b0ec60c144ea03a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad982d79eeeccd38e62d9ae46cddd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a07b394f9e27e999e9be4acdd1a8d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14c0b2e2de16384fed4e5f7f3e839c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee641e1995142297f8b7397594f80d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaffd94d8d4d15ca03172fa952f50d7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bb38f76dddaec0061404043f9b131.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>519236</v>
+        <v>524193</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>88.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>519311</v>
+        <v>524209</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>14.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>519366</v>
+        <v>524223</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>295.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>519489</v>
+        <v>524247</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>28.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>519533</v>
+        <v>524254</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>129.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>519670</v>
+        <v>524377</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>18.6</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>519700</v>
+        <v>524452</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>519717</v>
+        <v>524506</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>8.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>519779</v>
+        <v>524544</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="F10" s="3">
-        <v>17.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>519816</v>
+        <v>524636</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>35.0</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>519960</v>
+        <v>524667</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>32.5</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>520072</v>
+        <v>524674</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>4.0</v>
+        <v>36.9</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>520119</v>
+        <v>524698</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>2.8</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>520157</v>
+        <v>524919</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F15" s="3">
-        <v>29.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>520188</v>
+        <v>524926</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F16" s="3">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>520270</v>
+        <v>525046</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>6.25</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>520287</v>
+        <v>525145</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>7.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>520300</v>
+        <v>525183</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>46.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>520317</v>
+        <v>525190</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>11.75</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>520454</v>
+        <v>525206</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>21.0</v>
+        <v>13.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>