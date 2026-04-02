--- v0 (2025-12-31)
+++ v1 (2026-04-02)
@@ -14,197 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 15:34</t>
-[...2 lines deleted...]
-    <t>PASSADEIRA  A VAPOR ELECTROBRAS EBVR-70 / 2V</t>
+    <t>Lista gerada no: 02/04/2026 02:04</t>
+  </si>
+  <si>
+    <t>MATA-MOSQUITO ELETRICO ECOPOWER COM LAMPARA EP-8132</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>LANTERNA PARA CABE�A ECOPOWER EP-8128 RECARREGAVEL/30W</t>
+  </si>
+  <si>
+    <t>Lanternas P/Cabe�a</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8140/8W</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8139/RECARREGAVEL/10W</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8130/1000LM/ZOOM</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER EP-8137/RECARREGAVEL/3W</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>MASSAGEADOR PISTOLA ECOPOWER GUN EP-8133</t>
+  </si>
+  <si>
+    <t>Massageadores</t>
+  </si>
+  <si>
+    <t>FERRO ELECTROBRAS EBPV-30 / VAPOR / 220V</t>
   </si>
   <si>
     <t>Ferros</t>
   </si>
   <si>
     <t>ELECTROBRAS</t>
   </si>
   <si>
-    <t>FERRO ELECTROBRAS EBPV-10 / VAPOR / 220V</t>
-[...56 lines deleted...]
-    <t>Fritadeiras / Air Fryer</t>
+    <t>MICROFONE SHURE SV200/COM FIO</t>
+  </si>
+  <si>
+    <t>Microfones</t>
+  </si>
+  <si>
+    <t>SHURE</t>
+  </si>
+  <si>
+    <t>SECADOR SUPER HAIR DRYER MODELO DYSON/220V/50Hz</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>ESCOVA 3 EM 1 BRITANIA SOFT BES24P 2V</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
   </si>
   <si>
     <t>BRITANIA</t>
   </si>
   <si>
-    <t>FONE REDMI BUDS 4 LITE BLUETOOTH/BLACK</t>
+    <t>RELOGIO SMART  G-TIDE S5 PRO - PRETO</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>G-TIDE</t>
+  </si>
+  <si>
+    <t>RELOGIO G-TIDE S5 PRO/GOLD</t>
+  </si>
+  <si>
+    <t>FONE G-TIDE H21 BLUETOOTH/BLACK</t>
   </si>
   <si>
     <t>Fones auriculares</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...44 lines deleted...]
-    <t>SATE</t>
+    <t>SPEAKER INOVA BLG-RAD0014 USB/SD/FM/BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
+  </si>
+  <si>
+    <t>INOVA</t>
+  </si>
+  <si>
+    <t>BARBEADOR PROSPER P-4403 SHAVER RECARREGAVEL/2V/GOLD</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>BARBEADOR PROSPER P-2103 5 EM 1/COM BASE DE CARGA/2V</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>APARELHO AUDITIVO PROSPER P-6005 RECARREGAVEL 2V</t>
+  </si>
+  <si>
+    <t>Saude</t>
+  </si>
+  <si>
+    <t>CARREGADOR PROSPER P-5502/2-USB</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA ECOPOWER EP-302/3 TOMADAS/2mts</t>
+  </si>
+  <si>
+    <t>Informatica</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b16640a265a655889b658ebe42d77.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e38e54b863fd98c6c367f502768a3f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40fefc9b6cbdc2b20a912291677c62.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80767b453c39a6ca26f5ea7fa55db2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440b4e0b202c3bf0325f3585a54f807.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9937f15a7e612e885799ef1ecf70c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6086a2c4e56ee363d81bfbc962f725d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a43f0ae28a930b29adfb594771e06a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d89285393d44315a4c4a97f537492.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8782e1989f4e5625d304f7c76a6175.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123fea04aebd62e154e17387811b708.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60b79aebabfd7aef05cbd7c0c962aa.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadad6fa4196a2981990ca735057ae61.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2120384f6f3a5fb58b0e809eadd9f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af457836e13b8eb75060702b6840c58.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9991db15185a978cfa8906c64eb71.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52501f80038e37551d9f5539025fa419.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5402c2bd00e923c32b5bc36e8a120c4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1504158434042a9dd0d3e98e69cfa0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6885c9dd370e0e35fcb0f4851c155.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b0ccf15e18b71e9166980bd56e1c6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36511a8f9bbab9e754df5386c2341d26.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b51bfbc6867decdaf11017049d09c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781221455f83dd46e1cd96aa837f3f2d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce030356e1983366a0eaac70a56336dc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d071088e2a6c3d17ecc37ed9dc2ce1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fb7fdad8e29b16205723cdc238d95.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367758c26310eb706d988e88f59bb8e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0651358f776e944384a931b9d336cd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1609d376119085ddddcb7ba5a0702dc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b4da2b6082b2e2fb57ead71945935.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063e8073f1e44323432f9ae4b90ab87.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a368ec2573f6f1179bd7aff7ec4e5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69508116e6369969f51ec6f7df6fa23c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74f8bbe8837599fc42b37451e63636.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eb53c9d7f43a2243719531de47538.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf25ff924dacabfb29874141f158c8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c0ba6ac3db11f56e48ef9a63c30a6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff613a01349feae295a0eabd50055847.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd987fbbb5009178b0c1734643f42ed.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>518314</v>
+        <v>523417</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>16.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>518321</v>
+        <v>523448</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>518338</v>
+        <v>523455</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>18.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>518345</v>
+        <v>523462</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>17.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>518352</v>
+        <v>523479</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>13.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>518369</v>
+        <v>523493</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>18.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>518376</v>
+        <v>523509</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>21.5</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>518475</v>
+        <v>523561</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>2.75</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>518581</v>
+        <v>523585</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>45.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>518611</v>
+        <v>523608</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>45.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>518680</v>
+        <v>523622</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>18.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>518710</v>
+        <v>523707</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>63.0</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>518765</v>
+        <v>523714</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>10.0</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>518819</v>
+        <v>523721</v>
       </c>
       <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" t="s">
         <v>34</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>22.0</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>518826</v>
+        <v>523936</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>29.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>518901</v>
+        <v>524001</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>10.9</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>518987</v>
+        <v>524018</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>7.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>518994</v>
+        <v>524025</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
-        <v>9.0</v>
+        <v>16.75</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>519007</v>
+        <v>524056</v>
       </c>
       <c r="C20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" t="s">
         <v>43</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>14.0</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>519069</v>
+        <v>524148</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>13.0</v>
+        <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>