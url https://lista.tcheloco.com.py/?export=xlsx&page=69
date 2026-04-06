--- v0 (2025-12-31)
+++ v1 (2026-04-06)
@@ -14,182 +14,218 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 12:07</t>
-[...5 lines deleted...]
-    <t>Cam Esportiva redundancia</t>
+    <t>Lista gerada no: 06/04/2026 05:43</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA NARKEN IS-104B 4 TOMADAS</t>
+  </si>
+  <si>
+    <t>Filtro de Linha</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA INFANTIL INOX 350ml</t>
+  </si>
+  <si>
+    <t>Termica</t>
+  </si>
+  <si>
+    <t>MONITOR BAK 27" LED CURVED 180Hz/GAMING</t>
+  </si>
+  <si>
+    <t>Monitores</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>TV  20" LED  BAK  BK20D USB VGA DIGITAL 12V 2V</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>MICROFONE SEM FIO PROSPER P-6114 PARA CELULAR 2 EM 1 / LIGHTNING</t>
+  </si>
+  <si>
+    <t>Microfones</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MONDIAL L-550-R EASY POWER / VERMELHO / 110V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>ESCOVA GIRATORIA MONDIAL ERB-01 2V</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>ESCOVA 5x1 MONDIAL ER-09 1200W 110V</t>
+  </si>
+  <si>
+    <t>Escovas Giratorias</t>
+  </si>
+  <si>
+    <t>RELOGIO SMART  G-TIDE ROMANCE/BLACK</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>G-TIDE</t>
+  </si>
+  <si>
+    <t>BOMBA PARA GALAO DE AGUA ECOPOWER EP-2995 / 20L</t>
+  </si>
+  <si>
+    <t>Bebedouros</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7022 1-USB/20W/1-TYPE-C/3.0A</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>MODULO NAKAMICHI NKTA100.4 4-CANAIS/2500W</t>
+  </si>
+  <si>
+    <t>Automotivo</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE NAKAMICHI NSM-8517 8" CONE SECO/400W</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR ECOPOWER EP-C520 / 12000MAH</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
+  </si>
+  <si>
+    <t>CARREGADOR WIRELESS ECOPOWER EP-C836 5 EM 1</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
+  </si>
+  <si>
+    <t>CONTROLE PARA RECEPTOR UNITV</t>
+  </si>
+  <si>
+    <t>Receptores e TV BOX</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>BOMBA PARA GALAO DE AGUA SATE A-P28 RECARREGAVEL / 20L</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>CAMERA CORPORAL SATE CS04 / HD</t>
-[...98 lines deleted...]
-    <t>Fone com fio</t>
+    <t>MINI PROCESSADOR SATE  A-P29 USB/RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>GLOBO DE LUZ MEGA STAR LS408BT USB/BLUETOOTH/2V</t>
+  </si>
+  <si>
+    <t>Projetores de Luzes</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>CAFETEIRA MONDIAL  C-43 DOLCE  AROMA / INOXIDAVEL / 110V</t>
+  </si>
+  <si>
+    <t>Cafeteiras</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -212,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88777a1fa45ea9537ce7858d6cdcb8cc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3d3c069ef831ebb015cea0eaeb2fa.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3296edc50bf38ccdf264ceab1364331.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d4e1387906c99ed3010ddb0231d9d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce49390e1bfea93e302fac427616183.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2afc95f023643f91c72c5f76b4fdb0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab143c107adf48376ea8a13f375ec8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dbeaa822616ea01e7baba02efac98.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0026399aa1ebab70e03b247c78fff.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2527c6fe7de1c8c33be1c1c5485d243.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556efabc259ef379c7dcbf6ac0b135c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23544558e2df6eb5f31ee7065939ace.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c41179afe2c96dbb07652be246cf1a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6838a51f293245d52c30ae50a175d5c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b19aeaf1795a305dd6c1d32bf74890.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118bf1efcc42d855fdef719e95632d1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a41dd418feb7ffbe0f172c353449af.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c072eaac946648b0c44c4893470d1a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11c3a8d43d5e6bdd294ab57b22b44d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ac5ebfc8b06afa884af58f2dab70b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb4998a985dcbd0e1c396d3217a580.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3de31c82f5dfb13595a50c27ff880.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36f586f1ed7dfd51a60d4455150e8f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4e33126bc23c89dfc3492ceb54c24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b589290e51912a49591cfbbabc46d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2b4e1d07371989114d83e5eee38b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619470c8af5c48926de17ecc56d9988f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b24016bed6bc0e3db3b4d8b011c76.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2507da3007a01e9401d67dcc8f1fb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05ec8b941f1091505b024a48e80439.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20863558e7264fba4b0d6b9a18108734.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5c607b6b75182a563b1be4ff922ca.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238663d4855e77e680cc0896a385f03.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e19dd1d15a09fb3fa38d971c5e977.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e64da28035ef80f6df70218b139c3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa405be76ffea2076e7c8769391431.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405692082ac8cd7d213fc58669e1baf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68124a930e5089bb412405414c0a8a62.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e548c40dabfc1092bd29a40dbc963b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946714b0502bf0cba91f52dde23171bb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1123,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>514668</v>
+        <v>519335</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>30.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>514682</v>
+        <v>519526</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>17.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>514699</v>
+        <v>519533</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>6.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>514705</v>
+        <v>519625</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>7.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>514712</v>
+        <v>519717</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>514729</v>
+        <v>519779</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>15.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>514743</v>
+        <v>519793</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>11.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>514798</v>
+        <v>519816</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>17.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>514804</v>
+        <v>519960</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>20.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>514811</v>
+        <v>520072</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
         <v>4.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>514835</v>
+        <v>520119</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>17.5</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>514873</v>
+        <v>520126</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>50.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>514897</v>
+        <v>520157</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>29.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>514903</v>
+        <v>520188</v>
       </c>
       <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" t="s">
         <v>32</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>22.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>514927</v>
+        <v>520195</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F16" s="3">
-        <v>38.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>514934</v>
+        <v>520201</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F17" s="3">
-        <v>39.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>514958</v>
+        <v>520270</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>106.0</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>515115</v>
+        <v>520287</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>73.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>515153</v>
+        <v>520317</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="F20" s="3">
-        <v>2.7</v>
+        <v>11.75</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>515184</v>
+        <v>520454</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="F21" s="3">
-        <v>1.5</v>
+        <v>21.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>