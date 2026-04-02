--- v0 (2025-12-31)
+++ v1 (2026-04-02)
@@ -14,179 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 12:13</t>
-[...11 lines deleted...]
-    <t>MINI PROCESSADOR SATE AP-26 USB RECARREGAVEL</t>
+    <t>Lista gerada no: 01/04/2026 22:14</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA SUNLIGHT S150B  500ml INOX BLACK</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>BANCO RETRATIL PORTATIL</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>IRRIGADOR BUCAL WATERPIK WP-250EU 110V/220V</t>
+  </si>
+  <si>
+    <t>Sa�de Bucal</t>
+  </si>
+  <si>
+    <t>WATERPIK</t>
+  </si>
+  <si>
+    <t>IRRIGADOR BUCAL WATERPIK WP-112EU 220V/50Hz</t>
+  </si>
+  <si>
+    <t>IRRIGADOR BUCAL WATERPIK WP-462EU 220V/50Hz</t>
+  </si>
+  <si>
+    <t>MARMITA ELETRICA 1.5L MEGA STAR 110V/220V</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1938 8"x2 BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM007S/4MP/SOLAR/ICSEE</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM008D/4MP/2-CAM/ICSEE</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM009D/4MP/2-CAM/ICSEE</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>BATEDEIRA MONDIAL BP-03-W PLANETARIA 220V</t>
+  </si>
+  <si>
+    <t>ELETRODOMESTICOS</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>FERRO ELECTROBRAS EBPV-10 / VAPOR / 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>FERRO ELECTROBRAS EBPV-20 / VAPOR / 220V</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MONDIAL L-550B EASY POWER BLACK 110V</t>
   </si>
   <si>
     <t>Liquidificadores / Mixer</t>
   </si>
   <si>
-    <t>SATE</t>
-[...89 lines deleted...]
-    <t>Cameras Esportivas</t>
+    <t>FERRO ELECTROBRAS EBPV-10 / VAPOR / 110V</t>
+  </si>
+  <si>
+    <t>FERRO ELECTROBRAS EBPV-20 / VAPOR / 110V</t>
+  </si>
+  <si>
+    <t>FERRO ELECTROBRAS EBPV-30 VAPOR / 110V</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE SUNLIGHT S-1951 ANTENA</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>TELEFONE PANASONIC SEM FIO KX-TGB310 BINA/BLUE 2V/1-FONE</t>
+  </si>
+  <si>
+    <t>Telefones S/Fio</t>
+  </si>
+  <si>
+    <t>PANASONIC</t>
+  </si>
+  <si>
+    <t>TELEFONE PANASONIC SEM FIO KX-TGB310 BINA/BLACK 2V/1-FONE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beca25f43669f67621ee0ca5d5e1f4d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185bcc88056ee0c75be31a7fc0f27db.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8500edba944887ae0cc12df0bd23cee.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373ebe87cebda63f4ac431b46c538a2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe3ebc5dc0d07230a47e8d12deba69.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d2efdb3071f36273cc79269c74430.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d397ba47904cbde927c34603a0666e6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3f61c094d0c8c620c7e3183016fae.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3860948520d60ff96b410aeba7278f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23ecd81c752c43a5065511030aa3df.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5779cbc20e3256607caba98ac2cb339.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e3a52a77c1349b7f8132a2a6d88d1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748802f0c1107220bed47ab1f835176.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8eff5b79eefaffc0b46d3307fa08a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4f5aface614319cc154bba12194f3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69757c9113eccffb5f5310cd6643cf84.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa29e7b7d7b261ee38b52e935ddf6c4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f5304b08cc5b521cd5d251510897c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f93124518f77c9e7d48bda0668451b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe07cc1d79e4cc46eb984dc6a427e5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc832d2ccad7e33a43e2cee638a7283.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa5e2835b8c8973b41b16b24272ba7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f18022852ed37201e5ba693bd32a6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fade042f21815f0e024e37e2d2775a9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c8833ddf9caf746d065b38d597e5d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd4c0049d22ed8f8d5d31dd34b40ba.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02d2c3b1427d3c4810fed0e3ea4dab.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00398c0c8545f89de4bafcee704d3db3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645492d6de018ccb8c1fb1b5f1f4b766.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4713847ac748140a9aa235050fbecb6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f2cf482d1b194aef28d06daa94e10.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93698707a62143acf4639b9434a311.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebf1268ea0238fadb94cbc9fe5df34.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d49fd65ec39a33c104ea5b21f1dd6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6abb7486b0ccb4ec91edca3583489b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33650e19b3d4f79905e7a32ebee4cf26.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984077985b65e8a004930edee97b7fc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c0b528998e7c700d8d0aeefead417.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386e7203d52d763dfd8c581c5fd3a81.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dfff59cb5e661ba33d9ae1392fdb1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>513845</v>
+        <v>518147</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>31.5</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>513937</v>
+        <v>518161</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>513944</v>
+        <v>518178</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>11.0</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>513968</v>
+        <v>518185</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>27.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>513975</v>
+        <v>518192</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>75.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>513982</v>
+        <v>518222</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>115.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>513999</v>
+        <v>518239</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>198.0</v>
+        <v>78.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>514118</v>
+        <v>518246</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>53.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>514149</v>
+        <v>518253</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>210.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>514200</v>
+        <v>518260</v>
       </c>
       <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" t="s">
         <v>25</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>99.5</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>514231</v>
+        <v>518307</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>119.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>514323</v>
+        <v>518321</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>30.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>514378</v>
+        <v>518338</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>6.1</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>514507</v>
+        <v>518345</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>16.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>514514</v>
+        <v>518352</v>
       </c>
       <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" t="s">
         <v>34</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>514569</v>
+        <v>518369</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>9.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>514590</v>
+        <v>518376</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>514613</v>
+        <v>518475</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>13.0</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>514644</v>
+        <v>518581</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="F20" s="3">
-        <v>12.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>514651</v>
+        <v>518604</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="F21" s="3">
-        <v>17.0</v>
+        <v>48.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>