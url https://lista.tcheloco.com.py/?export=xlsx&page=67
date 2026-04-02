--- v0 (2025-12-31)
+++ v1 (2026-04-02)
@@ -34,183 +34,183 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 10:28</t>
-[...2 lines deleted...]
-    <t>MATA-MOSQUITO ELETRICO ECOPOWER EP-8216</t>
+    <t>Lista gerada no: 01/04/2026 20:11</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8117</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8118 2V</t>
+  </si>
+  <si>
+    <t>Ilumina��o</t>
+  </si>
+  <si>
+    <t>LANTERNA  ECOPOWER RECARREGAVEL EP-8119</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8121</t>
+  </si>
+  <si>
+    <t>LANTERNA PARA CABE�A ECOPOWER EP-8123 RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Lanternas P/Cabe�a</t>
+  </si>
+  <si>
+    <t>GRILL ELECTROBRAS PRESS EBPG-02 110V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER  EP-8108 10WATTS</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2238 USB/SD/FM/BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Som</t>
+  </si>
+  <si>
+    <t>SPEAKER AILIANG UF-A1213K 12"X2 COM MICEROFONE E BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>AILIANG</t>
+  </si>
+  <si>
+    <t>MINI PROCESSADOR ELECTROBRAS PRACTIC EBMP-120 110V</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>ESCOVA SECADOR PROSPER  P-5800 ROSA 2V</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>ESCOVA SECADOR ONIDA ON-1044 WHITE 2V</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>DRONE E99 PRO DUAL CAMERA</t>
+  </si>
+  <si>
+    <t>Drones</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>ECOPOWER</t>
-[...26 lines deleted...]
-    <t>INFORMATICA</t>
+    <t>CADEADO  20MM TOTAL TLK32202 / 1 UNID</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>ESMERILHADEIRA TOTAL UTG10912556 900W 110V</t>
+  </si>
+  <si>
+    <t>SECADOR CONTINENTAL RCY2010 800W PARA VIAGEM 2V</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>CONTINENTAL</t>
+  </si>
+  <si>
+    <t>SECADOR CONTINENTAL RCY2059 1600W 110V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>SECADOR CONTINENTAL RCY2005 2000W 110V</t>
+  </si>
+  <si>
+    <t>MONITOR HYE 17" LED HYE17NLM COM HDMI</t>
+  </si>
+  <si>
+    <t>Monitores</t>
   </si>
   <si>
     <t>HYUNDAI</t>
   </si>
   <si>
-    <t>VENTILADOR AIR COOL S2120 3-VELOCIDADES 220V</t>
-[...89 lines deleted...]
-    <t>SHARP</t>
+    <t>CAMERA HD DAHUA FULL-COLOR HDW1200CLQ AU/IN</t>
+  </si>
+  <si>
+    <t>SEGURANCA</t>
+  </si>
+  <si>
+    <t>DAHUA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5488dadaff2a5e4c690b68e423a2468.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51280bc5967859bf51ebd2e3dffc0cd3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606596b8538bfb6bf3bb7d0e38625e80.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d16b3e729f2fd982a4b647c1a61dc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fc55886699b8d6658e8a0c4de3365.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331caaa3452d8af137a242a17cd71c2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea231cb8587c0905b04584faab34fed.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4910afa71c91f04ae01e02d9eb355.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e148106e78bc869fabdc8a684a32a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc41df893dd01b266ed43e4fb7ca623.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee294315bdd84c480d2a464707d640c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d4b1d6dc43635c2b72aa2fbf07f5f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8444e0f4696444eb8c5de130c371f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933629893e5fc56c664e15e0b9e20e37.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b258ce47dca34157d7c2438efddbe.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97522dcc14c3092d568f95059f2a574d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec757f2d2fb1d31e5ffba185e2df7211.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716d12507b086e37bc68916ab3943fd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570a0590011592e9656147b8a604fea.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046a06ffdcf5323e4718b4cd3eddab5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5ddc7645e92830e90ed81855af12c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59567edd6064d0fc4984de887ae96f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5d9aaaa3517d7de671e8c9a30bfac.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bc18e5e9d6fa8ad0395463d3aef8f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a2dd2f614d1e3027789083017c3c4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a16fb59d0f896a33cd1461fdcf644.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db150e80982f21e1ef10bf8310eafcdc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b14860035065a280572b8bf231eff.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac1f641d2f6e03d34f985df5ce3c9b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fde57afcc1a21cc20af94399e1431.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed13c9ecb96dfc3f78ca132e0401a98.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da96e100a209a74037a8ef605f1a157.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c29cda84ed4f9a0260a3b2faf199a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adc5edf89150f27549e98e40b8bd91.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81762017521203554c05bea597794b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db9b11217e353720762d29b9dbfb29.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3e77a4249cd18c416ed6bcfbb63a4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ede9d13fb8e53fdd0142864b71ee31.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8bff0680354afa2339f87ccd093ab.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fc04be56c5112f5c99137e43f3a27.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1145,416 +1145,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>512947</v>
+        <v>516983</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>9.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>512992</v>
+        <v>516990</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>31.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>513005</v>
+        <v>517003</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>32.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>513012</v>
+        <v>517027</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>19.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>513043</v>
+        <v>517034</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>58.0</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>513104</v>
+        <v>517201</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>13.5</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>513180</v>
+        <v>517263</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>18.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>513241</v>
+        <v>517270</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>17.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>513265</v>
+        <v>517386</v>
       </c>
       <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" t="s">
         <v>24</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>6.0</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>513319</v>
+        <v>517522</v>
       </c>
       <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
         <v>26</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>7.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>513357</v>
+        <v>517638</v>
       </c>
       <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
         <v>28</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>6.0</v>
+        <v>15.75</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>513395</v>
+        <v>517713</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>6.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>513401</v>
+        <v>517829</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>513432</v>
+        <v>517850</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>4.5</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>513470</v>
+        <v>517881</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
         <v>36</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>42.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>513487</v>
+        <v>517898</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F17" s="3">
-        <v>55.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>513586</v>
+        <v>517904</v>
       </c>
       <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
         <v>41</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>38.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>513661</v>
+        <v>517911</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F19" s="3">
-        <v>6.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>513814</v>
+        <v>517942</v>
       </c>
       <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" t="s">
         <v>47</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>15.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>513845</v>
+        <v>518024</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21" t="s">
         <v>49</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="3">
-        <v>31.5</v>
+        <v>17.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>