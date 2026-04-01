--- v0 (2025-12-31)
+++ v1 (2026-04-01)
@@ -14,200 +14,182 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 08:32</t>
-[...2 lines deleted...]
-    <t>AUTO FALANTE INFINTY 10"  SUBWOOFER SLIM REF1000S 800W</t>
+    <t>Lista gerada no: 01/04/2026 18:15</t>
+  </si>
+  <si>
+    <t>CALCULADORA SHARP EL-501X2B CIENTIFICA</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
+  </si>
+  <si>
+    <t>SHARP</t>
+  </si>
+  <si>
+    <t>CAMERA DE CARRO SATE A-DVR054 4.5" 2-CAMERAS</t>
+  </si>
+  <si>
+    <t>Cameras Automotivas</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR SATE AROMA A-H6705 400ML</t>
+  </si>
+  <si>
+    <t>Umidificadores</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR SATE AROMA A-H6703 80ML</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR SATE AROMA A-H6702 200ML</t>
+  </si>
+  <si>
+    <t>CAMERA SPORT SATE A-CS07 HD 720P</t>
+  </si>
+  <si>
+    <t>Cam Esportiva redundancia</t>
+  </si>
+  <si>
+    <t>CAMERA SPORT  SATE  A-CS08 FULL HD / 1080P / WIFI</t>
+  </si>
+  <si>
+    <t>Cameras Esportivas</t>
+  </si>
+  <si>
+    <t>CAMERA CORPORAL SATE CS02 HD WIFI</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV SATE 14"/43" A-1443A FIXO</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV SATE 26"/60"  A-2660A  FIXO</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV SATE 32"/80" A-32801 FIXO</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV SATE 26"/55" A-RM2655 GIRATORIO</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV SATE 14"/43" A-RM43A GIRATORIO</t>
+  </si>
+  <si>
+    <t>SECADOR ONIDA ON-091 5500W 2V COM DIFUSOR</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>SECADOR ONIDA ON-2022 ION 4800W 110/220V</t>
+  </si>
+  <si>
+    <t>COPO TERMICO LONGNECK PORTA LATA/GARRAFA  - 420ML</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>MAQUINA PROSPER P-1905 RECARREGAVEL/TRANSPARENTE 2V</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE NAKAMICHI NSE-6958 6X9"/3VIAS/500W</t>
   </si>
   <si>
     <t>Alto Falantes</t>
   </si>
   <si>
-    <t>INFINITY</t>
-[...16 lines deleted...]
-  <si>
     <t>NAKAMICHI</t>
   </si>
   <si>
-    <t>ALTO FALANTE JBL 6.5" GTO 629C KIT 60WRMS/180W 2VIAS</t>
+    <t>ALTO FALANTE NAKAMICHI CS-1618 6.5"/KIT/200W/2-VIAS</t>
+  </si>
+  <si>
+    <t>ALO FALANTE JBL GTO-X4 105W 2VIAS</t>
   </si>
   <si>
     <t>JBL</t>
-  </si>
-[...94 lines deleted...]
-    <t>Sanduicheiras / Tostadores</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +212,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806b59be2f6831dcae79e661525725d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5736b2aef95e95fd17e8d9e5bbe1a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec3aef88870159b8720bba3fa655fa.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be5ac0d7fdbc7950122b64ef2ebf26.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bd04433b0903caea30ddff7fbeb65.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9493cbc881fb299558eb89aaea1a69.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ab628e3a3267557035cdc364fbb8d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d7e517030731c7232cac976ff1e49.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56283b665923a402a946933a6ffbeb57.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e221967c5ef08731c68f6e77a128fa0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451a1da8a77114ef184cdc93d6ff43b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d580813cff8f65cf368b9ea52a685.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116b41e3c83bbc0c4dadea1cc8d1ad6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d427ace6f13bc39df8bb29b99dba61.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f948dff31f35e7dd22f33001c7efbd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43ee34cbf396aba7e8bb8d4cff16c3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92c24507c75141a1ab15483ee982d3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3849f221c6973bce80a2ac5f95ba061.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0e60608bbfaf144c40b89a971cf0c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24376ce902f296643aec1c355d3b2299.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c633ae4a4fcfd05d928ac3913a39b73.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787ade5f0739f678bd5fccbf8040aea.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7431942cbc697f182d52e0aa6f3bf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcb89fb851b58a927490371cbb9f2a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c0b04d7cce79a2612e0bdfeb857e1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362f3b452b22cc6f38b1b47e3a7ceaf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca12a9a169f11bef67b3eec41d8e137.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e062fb27fc6400a1409ad2bb5628ce.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c99679073ec46a1287da4888f9713.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d1c0f16265ae9f4c2a57b6aa8872e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d9bbcef43b70fafca2cd6ab247809.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb302c666ad522da4a2e5a26f94e23a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc18116d4af2b998cf89e6fb7b7b65c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488195475c31fc99cf3a4ad1d68aed10.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5d53cc6f7c174a2b68af0c092df32.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8079a4f7ede2f8fa45be74cb3b3ed6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cd26ae929662a0292e355855d1cbd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e600fb7d41aefc03e744505b38715.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33570311837e1d3a3d1c03527464880f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93873887fb1db0ad297d4403bbefb28b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1141,417 +1123,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>509732</v>
+        <v>514378</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>66.0</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>509749</v>
+        <v>514507</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>72.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>509824</v>
+        <v>514514</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>16.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>509862</v>
+        <v>514569</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>94.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>509930</v>
+        <v>514590</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>74.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>509954</v>
+        <v>514644</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>30.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>509978</v>
+        <v>514651</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>53.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>510042</v>
+        <v>514668</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>38.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>510080</v>
+        <v>514699</v>
       </c>
       <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
         <v>23</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>2.5</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>510097</v>
+        <v>514705</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>2.67</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>510103</v>
+        <v>514712</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>3.75</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>510172</v>
+        <v>514729</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>18.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>510301</v>
+        <v>514743</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>510318</v>
+        <v>514798</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>6.75</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>510509</v>
+        <v>514804</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>1.2</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>510561</v>
+        <v>514811</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>510585</v>
+        <v>514835</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="F18" s="3">
-        <v>9.29</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>510592</v>
+        <v>514897</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F19" s="3">
-        <v>5.28</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>510608</v>
+        <v>514903</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>5.94</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>510844</v>
+        <v>514927</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="F21" s="3">
-        <v>13.0</v>
+        <v>38.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>