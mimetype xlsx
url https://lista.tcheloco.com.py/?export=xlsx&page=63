--- v0 (2025-12-31)
+++ v1 (2026-04-01)
@@ -14,194 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 06:40</t>
-[...5 lines deleted...]
-    <t>Seguran�a</t>
+    <t>Lista gerada no: 01/04/2026 16:20</t>
+  </si>
+  <si>
+    <t>VENTILADOR HYUNDAI HY-FSC40BBW COLUNA 16" 220V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>HYUNDAI</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO AKZ-K23 / BLUETOOTH / LED / VERMELHO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>FONE STN-28 CAT/BLUETOOTH/LED/VERDE</t>
+  </si>
+  <si>
+    <t>FONES/MICROFONE</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO JST-J47 UNICORNIO / BLUETOOTH / LED / PRETO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO JST-J47 UNICORNIO / BLUETOOTH / LED / AZUL</t>
+  </si>
+  <si>
+    <t>CARREGADOR XIAOMI MDY-16EF - 33W - TIPO-A+C</t>
+  </si>
+  <si>
+    <t>Carregadores, baterias e pilhas</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>CAMERA WIFI COM CAMERA DE BASE SATE A-CAM001/HD/2MP/ICSEE</t>
-[...2 lines deleted...]
-    <t>Cameras IP</t>
+    <t>CABO USB XIAOMI SJX10ZM TYPE-C/1M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>RADIO CAR JBL CELEBRITY 100/USB/BLUETOOTH/SD</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>RADIO CAR JBL CELEBRITY 150/USB/BLUETOOTH/SD</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE  PIONEER 12"TS-W32S4  1500W  BOBINA SIMPLE</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>PIONEER</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR FREE HOME XT-2000 XTREME 2000W   110V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>FREE</t>
+  </si>
+  <si>
+    <t>MAQUINA DE BARBEAR WAER  WA-1895 RECARREGAVEL USB/2V</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>WAER</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MEGA STAR KC-1828 / BRANCO / 220V</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>CALCULADORA SHARP EL-1611V COM BUBINA</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
+  </si>
+  <si>
+    <t>SHARP</t>
+  </si>
+  <si>
+    <t>MINI PROCESSADOR SATE AP-26 USB RECARREGAVEL</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>CAMERA WIFI SATE A-CAM002 INTERIOR/HD/2MP/ICSEE</t>
-[...101 lines deleted...]
-    <t>NAKAMICHI</t>
+    <t>SHAKE PORTATIL SATE A-P27 USB/TYPE-C</t>
+  </si>
+  <si>
+    <t>CORTADOR DE PAPEL SATE A-CUT002 220V/50Hz</t>
+  </si>
+  <si>
+    <t>INICIO</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-613 BLUETOOTH/USB/SD/FM</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-S202 12" BLUETOOTH  2V</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>FRITADEIRA  AIR FRYER MONDIAL AFD-01-BI 8L 110V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc46e0ad0180a2f2982be537f6e1750.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b3e66b97416fcec727671745cc6a3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5690a4056011cff30e97596727fe7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479f80edadeb28ab800dfb834c4b949.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f34f16591aa784e4000be4e0ca613.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63623aaccb5240df4a38a07009f6e84a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b515cd57194823b15cb96893b71ffc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f0e04ce46d7e83a91ed80c8bd3966.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed644547fafb259242141eea8e5352.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00591bed2b2a29f8515c24a4ea189ba5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a591e1a11d19308c724a9f44601f98e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264abe252fc828cf9bdbcf90dbc2c3b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96729247e32a0d63933ea204448a3af9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504226beca5321bf33f1c75f2b77ceb0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea93e743714f98b11bb0a511d9ed046.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377521ecaee21d8da2f3d5e07c58b47c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e17d9a35d0c3219674806b99a7114.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1f4f62fff1a6c144723fcb887d0fb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4bebd2eecd3e6e5f0d38895df1151.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76af7f06536c52c31f064c3d31b83e5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93d2e44c78ef2f9a48007045a4bc7c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73941d87c0ce5d827f94c5b9b2c614.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703db0d7fa9cf7e0c44c3b4ce73499c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94305e85d1d5a13204828f7326e506.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862e28f3e3847c643d2ae609c5df1ad.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d4c054ad2068f336b985af1568e32.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73f6120dd69e61b30a35b7f8652fb8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60e140d54b08ad1835a9b58a9c61eb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f15f108c32628cad371c35490f7bf2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcc85a2e6ae1a4b007148012f6c65b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31fd0d4bf5c541fc9efad5ed8b1ab2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4042072e1d37cd75646afba429d2709.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b947e60af579ca728899ea3cffb4f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbd6616a0f39a28df0be04af48f80d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7da864b2ed75a7ca988967b21811f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9b7f62a061f9ce2e5fc8de7f46e04.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ed290989061d890495337083e7851.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ebc2d864306d774aff903ff7051fd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327332b5ae6bb5e9926799dd72bf729b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920e928c9650a70c9234db630af0c55.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>508902</v>
+        <v>513241</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>29.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>509046</v>
+        <v>513265</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>16.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>509053</v>
+        <v>513319</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>509060</v>
+        <v>513357</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>509077</v>
+        <v>513395</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>21.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>509084</v>
+        <v>513401</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
         <v>12.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>509091</v>
+        <v>513432</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>13.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>509107</v>
+        <v>513463</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>12.75</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>509114</v>
+        <v>513470</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>15.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>509138</v>
+        <v>513487</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>13.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>509176</v>
+        <v>513586</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>6.5</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>509510</v>
+        <v>513661</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>35.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>509541</v>
+        <v>513814</v>
       </c>
       <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
         <v>30</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>509695</v>
+        <v>513845</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>7.5</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>509718</v>
+        <v>513937</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>21.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>509725</v>
+        <v>513944</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F17" s="3">
-        <v>29.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>509732</v>
+        <v>513968</v>
       </c>
       <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" t="s">
         <v>41</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>66.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>509749</v>
+        <v>514088</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>72.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>509824</v>
+        <v>514149</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>16.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>509862</v>
+        <v>514200</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>94.0</v>
+        <v>90.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>