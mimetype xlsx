--- v0 (2025-12-31)
+++ v1 (2026-04-05)
@@ -14,209 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 05:00</t>
-[...17 lines deleted...]
-    <t>INATIVO Celulares SKY</t>
+    <t>Lista gerada no: 05/04/2026 09:54</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL 6"X9" STAGE3 9637F 75WRMS 3 VIAS</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL 6.5" SHOCKWAVE 100W65 100WRMS CONE SECO</t>
+  </si>
+  <si>
+    <t>TWEETER JBL GTO-X34T 150W/50WRMS</t>
+  </si>
+  <si>
+    <t>Drivers e Tweeters</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA SMART XIAOMI MJHWSH02 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>PC MOUSE SATE USB A-30 PRETO</t>
+  </si>
+  <si>
+    <t>Mouse</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>MOUSE SATE A-45G SEM FIO</t>
-[...17 lines deleted...]
-    <t>Aquecedores</t>
+    <t>ASPIRADOR DE CARRO SATE PORTATIL A-CV1201 12V</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-657 BLT/USB/SD/FM</t>
+  </si>
+  <si>
+    <t>Automotivo</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>PILHA ALKALINA PROPACK AAA / 4 PCS</t>
-[...2 lines deleted...]
-    <t>Pilhas Alcalinas</t>
+    <t>PASSADEIRA BRITANIA A VAPOR BVP02L 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>CABO RCA "Y" 2 MACHOS 1 FEMEA STORM TECH</t>
+  </si>
+  <si>
+    <t>Cabos automotivos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>FONE DE OUVIDO PROSPER 5D / BLUETOOTH / BRANCO</t>
-[...80 lines deleted...]
-    <t>Multiprocessadores</t>
+    <t>PENDRIVE SANDISK Z410 128GB  USB 3.0 PRETO</t>
+  </si>
+  <si>
+    <t>Pen Drives</t>
+  </si>
+  <si>
+    <t>SANDISK</t>
+  </si>
+  <si>
+    <t>PENDRIVE SANDISK Z410 32GB USB 3.0 PRETO</t>
+  </si>
+  <si>
+    <t>PENDRIVE SANDISK Z410 64GB USB 3.2 - PRETO</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MONDIAL L-550-R EASY POWER / VERMELHO / 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>SANDUICHEIRA ALLWIN AL-SW288G GRILL 110V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>LANTERNA POWER MD-D502 RECARREGAVEL 07LEDS</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ECOPOWER EP-H107  / TIPO-C</t>
+  </si>
+  <si>
+    <t>Fone com fio</t>
+  </si>
+  <si>
+    <t>CABO USB SATE AL-CC2 / USB-C / USB-C / 2M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>CABO USB SATE AL-AC2 / USB-A - USB-C / 2M</t>
+  </si>
+  <si>
+    <t>OTG ECOPOWER EP-R004 3 EM 1 USB-C / USB-USB</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
+  </si>
+  <si>
+    <t>OTG ECOPOWER EP-R003 V8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f881342162511f2a34dba8940b233.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039719ea3f1dbbf229997d6c43e15970.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb483ac8f3a9d5050b72ddba18d7f4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc885f5a03e1f578770af994875f0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d1ccddaf6127805bffa6fde537dd0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f989da6ad718b20064b89268ea96cac.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc694fdf2fca84c4ebf1f91c2df139.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c616c22441f711e1f8cfa720483e363.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba459f148d8b165ba510474b38ab23db.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973dba71d8c17b61f50e865a30e797d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f07ef5c98cca2c07e662fa1891e639.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6156754814d419dd3b798af986bd6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe4e68d085586a45784198f6de1bb3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6beed73afcaf56cb1e283c41474fd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9f5e9d267fa6f0c0b9d3f09518728.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b764ca0064998c9bee5cc9df8486e7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8fabd21d9d12312528bbc1f74d507.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8221f0073e2909532f49a1d3664cbde.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd08e44dcbc717d98a8b0eff7a964eb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e821c370c4740c1af6712b40fedf559.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed06702c6ea6f2e34f2ce670fbadaac.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0443e3531c22d28ee72031e3647576.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583c2c1cb3ab150493c32e67180ba89.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e851c914adb4d6821b6278a2fa9815.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76caf3b4681741b48d6ee4c9901a690.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1792c419d51dc2d3ab1551fbccdfce.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e14db0f96b10fbf62f26313d20b03c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d50d5fcd67a48959551f3fd206838.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113341791d9bd1085c35e5589783404.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409fc2b03a80c0b8add0ee09db7b81e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045347daa1551bd5164f42100ddfeab.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2a721baaf9d3645c154a662146cd9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339faeb01fcc5c44bae6cfabbc01845.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fa9d826d583f99fd3c44777d92c24.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65d3cfb415b0676136be46c1f49e03.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8449ff485bd18d788a2816c21bffbc4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4fcae2a0c12249c5707fb4529fe40.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3d13013e944c990d8ed0246d3e8a7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e5cc9c40c8504ab210acb5d895d5c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adadf278d09934a646d92e61d61d571.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>505161</v>
+        <v>509961</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>10.5</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>505178</v>
+        <v>509978</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>11.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>505239</v>
+        <v>509992</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>5.5</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>505284</v>
+        <v>510042</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>4.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>505321</v>
+        <v>510080</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>9.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>505369</v>
+        <v>510318</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>25.0</v>
+        <v>6.75</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>505420</v>
+        <v>510332</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>0.65</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>505628</v>
+        <v>510486</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>5.75</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>505642</v>
+        <v>510509</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>34.0</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>505710</v>
+        <v>510585</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>26.0</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>505765</v>
+        <v>510592</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>23.0</v>
+        <v>9.25</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>505796</v>
+        <v>510608</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>37.0</v>
+        <v>9.25</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>505949</v>
+        <v>510660</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>24.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>505970</v>
+        <v>510844</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F15" s="3">
-        <v>24.5</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>506007</v>
+        <v>510905</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="F16" s="3">
-        <v>13.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>506045</v>
+        <v>510943</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="F17" s="3">
-        <v>205.0</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>506052</v>
+        <v>510967</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>12.5</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>506083</v>
+        <v>510981</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F19" s="3">
-        <v>16.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>506090</v>
+        <v>511124</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="F20" s="3">
-        <v>15.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>506144</v>
+        <v>511162</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F21" s="3">
-        <v>7.0</v>
+        <v>0.9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>