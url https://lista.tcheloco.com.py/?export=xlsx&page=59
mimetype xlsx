--- v0 (2025-12-31)
+++ v1 (2026-04-07)
@@ -14,209 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 03:05</t>
-[...41 lines deleted...]
-    <t>Filtro de Linha</t>
+    <t>Lista gerada no: 07/04/2026 05:23</t>
+  </si>
+  <si>
+    <t>CELULAR IPRO K1 3G / DUAL SIM / 4B / VERMELHO</t>
+  </si>
+  <si>
+    <t>Celulares Ipro</t>
+  </si>
+  <si>
+    <t>IPRO</t>
+  </si>
+  <si>
+    <t>RELOGIO DESPERTADOR CASIO TQ-218</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>CALCULADORA CIENTIFICA CASIO FX82LA CW  - PRETO</t>
-[...4 lines deleted...]
-  <si>
     <t>CASIO</t>
   </si>
   <si>
-    <t>MODELADOR DE  CACHOS ONIDA ON-057  - 2V</t>
-[...71 lines deleted...]
-    <t>Microfones</t>
+    <t>CAMERA WIFI COM CAMERA DE BASE SATE A-CAM001/HD/2MP/ICSEE</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CAMERA WIFI SATE A-CAM002 INTERIOR/HD/2MP/ICSEE</t>
+  </si>
+  <si>
+    <t>CAMERA WIFI SATE A-CAM003 COM BOCAL/HD/2MP/ICSEE</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>CAMERA WIFI SATE A-CAM004 EXTERIOR/HD/3MP/ICSEE</t>
+  </si>
+  <si>
+    <t>CAMERA WIFI SATE A-CAM005/HD/2MP/3-ANT/ICSEE</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM006/HD/2MP/5-ANT/ICSEE</t>
+  </si>
+  <si>
+    <t>SECADOR DE CABELO PROSPER P-6606 2800W/110V/BLACK</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
   </si>
   <si>
     <t>PROSPER</t>
   </si>
   <si>
-    <t>MICROFONE  PROSPER P-6187  SEM FIO CABE�A / UHF</t>
-[...2 lines deleted...]
-    <t>MICROFONE COM FIO PROSPER P-6180</t>
+    <t>CARREGADOR HYE HYEC77L USB/IPHONE/3.0A/22.5W</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>CARREGADOR HYE C77 USB/3.0A/22.5W</t>
+  </si>
+  <si>
+    <t>BARBEADOR RECARREGAVEL PHILIPS ONEBLADE QP-1424</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>BARBEADOR RECARREGAVEL PHILIPS ONEBLADE QP-2724</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE DE ALPHASONIK 6.5" AS26 3VIAS 350W</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>ALPHASONIK</t>
+  </si>
+  <si>
+    <t>AUTO FALANTE INFINTY 10"  SUBWOOFER SLIM REF1000S 800W</t>
+  </si>
+  <si>
+    <t>INFINITY</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE INFINITY  12" SUBWOOFER SLIM REF1200 1000W</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE PIONEER 6" TS-R1651S-2 300W 3 VIAS</t>
+  </si>
+  <si>
+    <t>PIONEER</t>
+  </si>
+  <si>
+    <t>CABO RCA KIT RADIANT PRO RD-PRE8GA 1800WATT</t>
+  </si>
+  <si>
+    <t>Cabos automotivos</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>RADIO CAR NAKAMICHI NAM5210 7"/BLUETOOTH/ANDROID/IPHONE</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>RADIO CAR PIONEER MVH-S325BT USB/BLT/SPOTIFY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331391b653e8f57003fd15006e98d612.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc0bd787ae52d9d25027bb46ca5a12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4997b29367ae5c2d1f73c87af6b43.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674e1f0a3adb7b36fd6d69a9b694d9d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f391fc345f058484cb770f91fdf44.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded584d6d35b6c8c0ac21e493905dc8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef963e2662edffc5aa7624b9e29537.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9bc4f54341f2984432e182df00385.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6bd8f9b5cf003253736ca8731d22e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbeec653cbcab0c772675b20010103.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51a2271b52cc50d02a42b898b8e2ab.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec97c01b98d08d388684c1e301ccef.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ab93e9cfe184dfc6e526bf20d06a8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba28859515bb3bba2eb135df8336b9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416b1d4dfe6ac5bbfc85c3c0fa2aa42.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe71f08176ed78363e4ab2ec95747a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04896a2e9592a063f0391de5796ddc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb93cfba1a484140c7e7c887119be2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b82d0a8ee4ee0c693ff01d612af51.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029eef26c15fdd8a092e67af5b16528a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f5c23c9289e1e352c2d29886700dd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89abf2b327482848b4bf33174f2441.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff03d116a60b1278b9a587e99e2d0b1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341dabeef790bfa94d69cde3387b745.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c388be68f91643e0c18012e87b9de.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c72c23f906fc8be436ece10677ef7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61418654ab19470c0bde3497985bbc31.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd633bfdfa175ca4dfb576a7c8da0c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7f1f1d1783a99f3cf6d656a673105.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9921835810b517769b41ba0d0d978.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fec539809bdd3d8b985445fd925d01.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca92185e4404ce3e659699936bc397f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dedccf080a3713a6ad5cc9c22b376f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8250146e51756c0e194c8db9be762.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48381ad50f8c55013394f87299395301.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155765f156a7b15fe3cc50a68f6e720f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2337eaa4a87daa8e69740ce5c8f7eb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3811c2cbffab0cb24f484f4b98e8f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6ba144e07f1e93aecd8160de54a65.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6f757491442c5638bf3b2ef6f2247.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>504027</v>
+        <v>508872</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.3</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>504034</v>
+        <v>508889</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>5.0</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>504041</v>
+        <v>509046</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>5.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>504065</v>
+        <v>509053</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>26.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>504157</v>
+        <v>509060</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>35.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>504317</v>
+        <v>509077</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>3.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>504355</v>
+        <v>509084</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>15.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>504416</v>
+        <v>509091</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>16.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>504454</v>
+        <v>509107</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>17.0</v>
+        <v>12.75</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>504621</v>
+        <v>509152</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>23.0</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>504638</v>
+        <v>509176</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>33.0</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>504676</v>
+        <v>509503</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>5.5</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>504751</v>
+        <v>509510</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>21.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>504867</v>
+        <v>509718</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F15" s="3">
-        <v>15.5</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>504898</v>
+        <v>509732</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>0.8</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>504997</v>
+        <v>509749</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="F17" s="3">
-        <v>8.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>505017</v>
+        <v>509794</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>2.65</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>505116</v>
+        <v>509824</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3">
-        <v>42.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>505130</v>
+        <v>509879</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>26.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>505154</v>
+        <v>509886</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="F21" s="3">
-        <v>9.0</v>
+        <v>86.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>