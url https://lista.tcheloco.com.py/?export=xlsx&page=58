--- v0 (2025-12-31)
+++ v1 (2026-04-03)
@@ -14,212 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 03:05</t>
-[...23 lines deleted...]
-    <t>Speakers Grandes</t>
+    <t>Lista gerada no: 03/04/2026 06:53</t>
+  </si>
+  <si>
+    <t>L�MPADALED ECO.P 5928  15W/E27</t>
+  </si>
+  <si>
+    <t>Lampadas E27</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>LANTERNA  POLICE ECOPOWER EP-8102</t>
+    <t>CAMERA DE RE VOYAGER VR-98NC EMBUTIDO INFRAVERMELHO</t>
+  </si>
+  <si>
+    <t>Automotivo</t>
+  </si>
+  <si>
+    <t>VOYAGER</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIRFRYER ELECTROBRAS EBAF-44 4.4L 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>CALCULADORA CITIZEN CT-300J 10-DIG</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
+  </si>
+  <si>
+    <t>CITIZEN</t>
+  </si>
+  <si>
+    <t>CALCULADORA CITIZEN LC-110N 8-DIG</t>
+  </si>
+  <si>
+    <t>CALCULADORA CITIZEN LC-310N 8-DIG</t>
+  </si>
+  <si>
+    <t>CALCULADORA CITIZEN LC-503NG 8-DIG</t>
+  </si>
+  <si>
+    <t>CALCULADORA CITIZEN SLD-7055 10-DIG</t>
+  </si>
+  <si>
+    <t>PC HUB SATE A-HUB41 3 USB/RJ45 (3.0)</t>
+  </si>
+  <si>
+    <t>Hub</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO LUO LU-985 PANDA BLUETOOTH/LED/PINK</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO LUO LU-985 PANDA     BLT/LED/BLACK</t>
+  </si>
+  <si>
+    <t>Headphone</t>
+  </si>
+  <si>
+    <t>LCD WRITING TABLET 8.5" LUO LU-A71</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO - BARBA VGR V-653 PROFISSIONAL/PRETO</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>BARBEADOR VGR V-335 PROFISSIONAL/LCD</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA ONIDA ON-123 / VIDRO / 110V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA ONIDA ON-123 / VIDRO / 220V</t>
+  </si>
+  <si>
+    <t>ESCOVA 2X1 ONIDA ON-1051 SECA/ALISSA/GRAY/2V</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>PENDRIVE SANDISK Z430 32GB (MICRO) BLACK</t>
+  </si>
+  <si>
+    <t>Pen Drives</t>
+  </si>
+  <si>
+    <t>SANDISK</t>
+  </si>
+  <si>
+    <t>MICROSYSTEM MEGASTAR MP1842BTB CD/BLT/USB</t>
+  </si>
+  <si>
+    <t>INICIO</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>LANTERNA RECARREGAVEL POLICE TUCANO TC-LS18</t>
   </si>
   <si>
     <t>Lanternas Police</t>
   </si>
   <si>
-    <t>LANTERNA DE CABECA ECOPOWER EP-8100 RECARREGAVEL</t>
-[...104 lines deleted...]
-    <t>MEGASTAR</t>
+    <t>TUCANO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bac57ca9484a2a8eecf22199218be.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f2ba38041074cb57dd1f6ef4f697b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360ae66cebff3438b0c7925dfe43f13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84db94f212e2869952528f6eb94a30.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b77678533e88a325e4ad9fc52f4fe8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef517213f9d919c7ae4ceb432a832f4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54470019bdb0f040676afed03c9eacdf.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef62204fe6e697764ec43cc462669df.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430a49be4847dc0f060ed07fe64c991.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46a43949b8e66b1bc2721af3fcb791.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f89ed69b5b7661361748deaea4f1d6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a464ad3ac0ae23355e50c818b3a46.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf325ba5f9300fcec173676c8b6b89.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e155386f23d65ed0d9786c7e70557f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc68e772298f8a79602443f0d377b5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43807af385ced3024d07d7b5a1199b7a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9819d987da1f8aa5d2b1e767af1e03.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b962c54ce6897bc6be229c28ad0fd95.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533f73abf3ff7a9556436aec5fafd7a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580ed4462e47f3708371a3a9b6eac80.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e74feb412c313f81ecdf884b3e8860.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e67eb062098e71389353791e9fba4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af94a500fa8d1b063f5b965b40d08.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cc3e8ae5a41e2a395c9a8da3c29ac.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff27835bf95685764a8a4b66675f00.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9798e5d77c4f34b115959ffca435e6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f4db260df7f34919d41201f015692.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6de75ef6443496da928599db60215.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b3940c6a05b5a988d5f4d6ab8e62e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0fd2dc9a430f94f7351b291407e16.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdbca411c35be183808d24128f901a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c429ef702183c6b228411adeb66139.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3a54d3a0423f5ea2e601cf5af8d4c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf77cd7e07b8ad1bcd8313b34fed17.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a2f64fdaf59196f136e1f6d8b4a31.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9780eaf52c7d710df2293b5708758.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c051f030a905d646fdc65dac1ea5d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ec4a848507b26f7ac2fc1443d0db5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291172f402f28ec091230f5a0f342c9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f38db4de1a10741f1112f5f7ec7897.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>503044</v>
+        <v>507110</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>52.0</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>503112</v>
+        <v>507264</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>503167</v>
+        <v>507653</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>45.0</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>503181</v>
+        <v>507769</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>1.8</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>503198</v>
+        <v>507783</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>4.0</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>503211</v>
+        <v>507806</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>7.0</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>503228</v>
+        <v>507813</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>7.0</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>503235</v>
+        <v>507844</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>13.0</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>503242</v>
+        <v>507905</v>
       </c>
       <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
         <v>24</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>503266</v>
+        <v>507929</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>17.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>503303</v>
+        <v>507936</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>503402</v>
+        <v>508001</v>
       </c>
       <c r="C13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" t="s">
         <v>28</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>4.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>503426</v>
+        <v>508148</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>50.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>503570</v>
+        <v>508155</v>
       </c>
       <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" t="s">
         <v>34</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>21.9</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>503600</v>
+        <v>508209</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" t="s">
         <v>38</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="3">
-        <v>73.0</v>
+        <v>11.75</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>503679</v>
+        <v>508216</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>12.0</v>
+        <v>11.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>503822</v>
+        <v>508223</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F18" s="3">
-        <v>36.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>503952</v>
+        <v>508599</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>7.5</v>
+        <v>10.75</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>503969</v>
+        <v>508612</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>7.0</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>503976</v>
+        <v>508629</v>
       </c>
       <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" t="s">
         <v>51</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>7.0</v>
+        <v>12.8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>