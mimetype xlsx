--- v0 (2025-12-31)
+++ v1 (2026-04-01)
@@ -14,227 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 01:11</t>
-[...5 lines deleted...]
-    <t>Copos</t>
+    <t>Lista gerada no: 01/04/2026 10:45</t>
+  </si>
+  <si>
+    <t>CONTROLE  DE RECPTOR BTV B13 ORIGINAL</t>
+  </si>
+  <si>
+    <t>Controles p/ receptor</t>
+  </si>
+  <si>
+    <t>BTV</t>
+  </si>
+  <si>
+    <t>AQUECEDOR ECOPOWER EP-218 / 1200W / MULTI FUN��ES / 220V</t>
+  </si>
+  <si>
+    <t>Aquecedores</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA PROPACK AAA / 4 PCS</t>
+  </si>
+  <si>
+    <t>Pilhas Alcalinas</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>TOCA CD PIONEER DEH-X5000BT BLUETOOTH / SMART SYNC / USB</t>
-[...14 lines deleted...]
-    <t>ALTO FALANTE  ROADSTAR 12" RS-1210PW1 POWER ONE 2400W</t>
+    <t>ALTO FALANTE BOOSTER BS-6987S 6X9 3000W  5 VIAS</t>
   </si>
   <si>
     <t>Alto Falantes</t>
   </si>
   <si>
-    <t>ROADSTAR</t>
-[...14 lines deleted...]
-    <t>CARREGADORES/BATERIAS E PILHAS</t>
+    <t>BOOSTER</t>
+  </si>
+  <si>
+    <t>RELOGIO SMART BLULORY GLIFO 8 ULTRA  - PRETO</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>CAMERA IP SMART  HYE-B609T FHD / WIFI</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>SANDUICHEIRA BRITANIA BGR01P / GRILL / 220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>CELULAR  NOKIA 2660 FLIP /2 - CHIP / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>CELULAR NOKIA 2720 FLIP  2 CHIP -  4G PRETO</t>
+  </si>
+  <si>
+    <t>CELULAR NOKIA 2720 FLIP 2 CHIP 4G VERMELHO</t>
+  </si>
+  <si>
+    <t>CELULAR LG B-220 3G / 2 SIM (BR)  / PRETO</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>PATINETE  FOSTON FS-S09  -  7.800A</t>
+  </si>
+  <si>
+    <t>Patinete Eletrico</t>
   </si>
   <si>
     <t>FOSTON</t>
   </si>
   <si>
-    <t>CARREGADOR ECOPOWER EP-7034 1 - USB  / 2.1A / TYPE - C</t>
-[...38 lines deleted...]
-    <t>BATERIA CR2025 TOSHIBA CART   CARTELA COM 05 UNIDADES  CR 2025</t>
+    <t>CALCULADORA CIENTIFICA CASIO FX85ES PLUS PRETO</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
+  </si>
+  <si>
+    <t>CASIO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO HYE AIR 3 / BLUETOOTH / AIRDOTS</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO BLUETOOTH  / HYE AIR C / AIRDOTS</t>
+  </si>
+  <si>
+    <t>BATERIA  1616 PANASONIC CARTELA  COM 05 UNIDADES  (CR1616)</t>
   </si>
   <si>
     <t>Baterias</t>
   </si>
   <si>
-    <t>TOSHIBA</t>
-[...56 lines deleted...]
-    <t>ELECTROBRAS</t>
+    <t>PANASONIC</t>
+  </si>
+  <si>
+    <t>COFRE ELETRONICO WADFOW WEB1518 07L 18X28X18</t>
+  </si>
+  <si>
+    <t>Cofre</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>COFRE ELETRONICO WADFOW WEB1525 19L 25X35X25</t>
+  </si>
+  <si>
+    <t>COFRE ELETRONICO WADFOW WEB1535 27L 20X43X35</t>
+  </si>
+  <si>
+    <t>COFRE ELETRONICO WADFOW WEB1550 52L 50X35X33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac093dcc874c784ab54abaf6897ce11.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faf2e24ec5cca813d41a7d7c2396ed.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d0d39a8c074fba2dd68097ff49e34.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb599a59eca7343b6404cf4abbf60a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e11b4b63911badfbc5654933a85fa.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419270c685d7535dc2000bc4ffe322a3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582bcb89363454603b14f1933aa6657.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099d48bc636a5bc524d056ca1d35d1f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e615606ac96f2b2fbd81a9494235b1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be0f8ecc4aa5cc9879bb6b7f6b6a8c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3550ce15187233f33a730bd19ba2fd8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68769ced2408a45995b31df7ac48c77d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682961dd6e9829ce3c2e11074470808.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3595fdde5ef9ae0e099d5e894c50d09.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186c300fd1b82631f442fc81d32948e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc35934ca6149382318064cf7e7551.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390be25dbae173fd12f69e54c17013d5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0162cfd696f9dff36348e22a3a6e7f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece023ede844a3edeae17acb2416910e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd2bc9432a7be01172639770ebd9f1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270288e5cb4fed113ebfce61cdf4b180.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13c7ab8500324a2ef328b64e1d103b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f309387152bb9c4f144e2e8c229564.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d980392f3b7d379b26da7e6f5489e0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d84ed024fa2b5424829a6c5a250170.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915280419d3640168e82033fbe92221.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759daf534bd37bb5e425d67d537da85.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51109ca3912ce86dcc16a341c579ac50.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be523eeb13ebc2e9c3b77ca03da25083.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb7dfaa2e897503639b9607793896e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fa9e21edbf55480578236184b9e12.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3b152dacf8a3acdf4ae13cbd4db05.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2eb2a236a72e5e822123fa3b20747.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c212a1c0be11ce4ae2cb7e28667e143.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af52e138ee6501146c6c6f5b5b447b5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb533d3fe9721fc9b748ffb91f1f64.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb440d3e0f1497911a1821b6388f7d1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac431bcc0b7f551e24ec401fb91592.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5faf28893ab7e5b7f7b0b0123bad3e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587d7bbd6e988b9afc3937a760649e3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1168,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>500654</v>
+        <v>505321</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>501279</v>
+        <v>505369</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>111.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>501309</v>
+        <v>505420</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>1.1</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>501408</v>
+        <v>505710</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>25.5</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>501491</v>
+        <v>505765</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>5.9</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>501590</v>
+        <v>505796</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>160.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>501620</v>
+        <v>505871</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>1.8</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>501866</v>
+        <v>505949</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3">
-        <v>18.75</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>502016</v>
+        <v>505970</v>
       </c>
       <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
         <v>30</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>14.0</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>502023</v>
+        <v>505994</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>23.0</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>502047</v>
+        <v>506007</v>
       </c>
       <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" t="s">
         <v>34</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>502122</v>
+        <v>506045</v>
       </c>
       <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>1.06</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>502184</v>
+        <v>506052</v>
       </c>
       <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" t="s">
         <v>40</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>102.0</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>502474</v>
+        <v>506083</v>
       </c>
       <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
         <v>42</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>185.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>502528</v>
+        <v>506090</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>8.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>502535</v>
+        <v>506212</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F17" s="3">
-        <v>69.0</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>502634</v>
+        <v>506281</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>14.9</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>502658</v>
+        <v>506298</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>27.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>502740</v>
+        <v>506304</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>7.25</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>503020</v>
+        <v>506311</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>83.0</v>
+        <v>85.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>