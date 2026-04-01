--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -14,209 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 01:06</t>
-[...2 lines deleted...]
-    <t>SPEAKER ECOPOWER EP-1929 BLUETOOTH 6"</t>
+    <t>Lista gerada no: 01/04/2026 08:52</t>
+  </si>
+  <si>
+    <t>RADIO PARA CARRO  ECOPOWER EP-653 BLUETOOTH /USB/SD/FM</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>MICROONDAS ELECTROBRAS 21  -  21L 220V/50HZ</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>GUARDA CHUVA SUNLIGHT S2615</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2231  USB / SD / BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>LANTERNA  POLICE ECOPOWER EP-8102</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>LANTERNA DE CABECA ECOPOWER EP-8100 RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Lanternas P/Cabe�a</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8107 15 WATS</t>
+  </si>
+  <si>
+    <t>LANTERNA  POLICE ECOPOWER EP-8103  8 WATS</t>
+  </si>
+  <si>
+    <t>LANTERNA  POLICE ECOPOWER EP-8106 20 WATS</t>
+  </si>
+  <si>
+    <t>KIT TAPER DE PLASTICO STORAGE BOX 03-PECAS</t>
+  </si>
+  <si>
+    <t>CONTINENTAL</t>
+  </si>
+  <si>
+    <t>COPO  MATERO RODAX AR615 INOX P/MATE</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>RODAX</t>
+  </si>
+  <si>
+    <t>CAMERA IP XIAOMI MI CMSXJ55A EC5 2K 360�</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CELULAR  IPRO F183S  3G/4G / (SOS)  / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Ipro</t>
+  </si>
+  <si>
+    <t>IPRO</t>
+  </si>
+  <si>
+    <t>ASPIRADOR NAPPO NLAI-028 20L  / 1400W / 220V</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>NAPPO</t>
+  </si>
+  <si>
+    <t>CONTROLE LONGA DISTANCIA OKAMI OK9</t>
+  </si>
+  <si>
+    <t>Controles Longa Distancia</t>
+  </si>
+  <si>
+    <t>OKAMI</t>
+  </si>
+  <si>
+    <t>SPEAKER MONDIAL SK-07 MONSTER  60W RMS / BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA ONIDA ON-115 1.8LT INOX 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>SECADOR MEGASTAR SC-302  PARA VIAJEM 1000W 2V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>FONTE PARA CAIXAS ECOPOWER EP-012V/1.5A/12V</t>
   </si>
   <si>
     <t>Som</t>
   </si>
   <si>
-    <t>ECOPOWER</t>
-[...128 lines deleted...]
-    <t>LANTERNA  POLICE ECOPOWER EP-8103  8 WATS</t>
+    <t>FONTE PARA CAIXAS ECOPOWER EP-015V/3A  /15V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2bb9b92b151ebabe25a88b40d3cfe.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e104658a1fa553daa4be8f4c72bb0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81870b039d050c33a09997b9a9f7e5a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8cc4485b5f3d17d63e4ab2fe1e02f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bd1e93bf9ae72342c64ad55bc5590.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80002e604654b1cf133525332f8f9c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a59c6d98a2c01b49aae3526e136a9d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902e1dbeea23287daab52e4dd59d3f6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7f427383ee635dada0d4dae2ae9bc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117b986c494b5e718a000f74b61d470.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37b0baf9fb15fda914aadb61d9ae9e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff40ae4ce48dcc39fa36ed810c9e4d0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c7252eeef75d4b7e84910f94850bb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53bdee7c6355b707498ec3f7af1fa2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ef0b553ac1023e86b16a22aca0589.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72007fea7882edf161ed0268011bead9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8460f1ec87e2532d1d3f199ca65c5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7b3847466d963974ea249fccef413.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d213a2dd0cc048a460d793de30e56f7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eef188c1d1af0ff8da14313f8441f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6eeb018e398c211c4a84dd9aa781.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1316e4ca92d01f579269575d9470722.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761ab66fb95de2aa4f729d30d60fcac.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7445f2b3256034dd1f9667df7d9888.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a29202f231a5ea6754873f3fbe8c53.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c209688e611323831b92eb53633a006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc942fa9f56e63d21667b07b24ce3847.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccc773e121a88dca42a7f2ce62b295.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbae61eaac5eec74fbd2afaa10dfd7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cfad828ce9149035550cde2025bb2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9aeb586e1f3b9995da0322153c02b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da15700678708d93cb6f02f16c601de.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7d7006ad8bd58e17e011cf14daacd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d07321781960454e522c78494a227.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13109a9d96ff8c22c92f065c2400c25c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fb72578502630a35daa0e0d5e94a9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb3eb20053bf2f358b406658d04dba.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d071ce0c74b9e1bc09cdb8e176aa5d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb53ca7275d125cbe0555d973698c39.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f3c392f0ca7c2cf8d70d998e3878d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1153,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>502184</v>
+        <v>502818</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>97.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>502221</v>
+        <v>503020</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>4.0</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>502290</v>
+        <v>503112</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>39.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>502474</v>
+        <v>503167</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>185.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>502528</v>
+        <v>503181</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>8.0</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>502535</v>
+        <v>503198</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>69.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>502627</v>
+        <v>503235</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>4.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>502634</v>
+        <v>503242</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>14.9</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>502658</v>
+        <v>503266</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>27.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>502740</v>
+        <v>503303</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>7.25</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>502818</v>
+        <v>503402</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>503020</v>
+        <v>503426</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>83.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>503044</v>
+        <v>503570</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>52.0</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>503112</v>
+        <v>503600</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>4.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>503167</v>
+        <v>503679</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>45.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>503181</v>
+        <v>503822</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>1.8</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>503198</v>
+        <v>503969</v>
       </c>
       <c r="C18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18" t="s">
         <v>47</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>503228</v>
+        <v>503976</v>
       </c>
       <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
         <v>49</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F19" s="3">
         <v>7.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>503235</v>
+        <v>504027</v>
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>13.0</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>503242</v>
+        <v>504034</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>