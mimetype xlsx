--- v0 (2025-11-15)
+++ v1 (2026-04-01)
@@ -14,215 +14,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/11/2025 21:30</t>
-[...5 lines deleted...]
-    <t>Batedeiras</t>
+    <t>Lista gerada no: 01/04/2026 07:02</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F33   RECARREGAVEL / USB / SD /BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Radios</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>CALCULADORA  HP 12C FINANCEIRA  (INGLES) GOLD</t>
-[...38 lines deleted...]
-    <t>ELETRODOMESTICOS</t>
+    <t>MINI SPEAKER ECOPOWER EP-2337  USB / SD / FM / BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Som</t>
+  </si>
+  <si>
+    <t>CELULAR IPRO A7  MINI 2 CHIPS / 4B / NEGRO</t>
+  </si>
+  <si>
+    <t>Celulares Ipro</t>
+  </si>
+  <si>
+    <t>IPRO</t>
+  </si>
+  <si>
+    <t>SANDUICHEIRA  ONIDA  ON-455  -  220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>COPO TERMICO  473ML BRANCO</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>TOCA CD PIONEER DEH-X5000BT BLUETOOTH / SMART SYNC / USB</t>
+  </si>
+  <si>
+    <t>Automotivo</t>
+  </si>
+  <si>
+    <t>PIONEER</t>
+  </si>
+  <si>
+    <t>PULCEIRA REPELENTE PARA MOSQUITO L3175</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE  ROADSTAR 12" RS-1210PW1 POWER ONE 2400W</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>ROADSTAR</t>
+  </si>
+  <si>
+    <t>MOCHILA SATE A-KP81 PARA NOTEBOOK 15.4"</t>
+  </si>
+  <si>
+    <t>Maletas P/Notebook</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7034 1 - USB  / 2.1A / TYPE - C</t>
+  </si>
+  <si>
+    <t>Carregadores, baterias e pilhas</t>
+  </si>
+  <si>
+    <t>CARREGADOR PARA CARRO 12V  ECOPOWER EP-7028  70W / USB / TIPO C</t>
+  </si>
+  <si>
+    <t>Carregadores 12V</t>
+  </si>
+  <si>
+    <t>CAMERA HD HIKVISION COLORVU DS-2CE70DF0T/IN</t>
+  </si>
+  <si>
+    <t>C�meras de Seguran�a</t>
+  </si>
+  <si>
+    <t>HIKVISION</t>
+  </si>
+  <si>
+    <t>BARBEADOR  VGR V-331 PROFISSIONAL</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>BARBEADOR VGR V-332 PROFISSIONAL LCD</t>
+  </si>
+  <si>
+    <t>GRILL CONTINENTAL KJ-210A           220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
   </si>
   <si>
     <t>BRITANIA</t>
   </si>
   <si>
-    <t>BEBEDOURO MEGA STAR WA892N QUENTE /FRIO/NATURAL - 220V - PRETO</t>
-[...2 lines deleted...]
-    <t>Bebedouros</t>
+    <t>SPEAKER ECOPOWER EP-1929 BLUETOOTH 6"</t>
+  </si>
+  <si>
+    <t>KIT DE CHAVES  kEYUSHUN  (06-CHAVES)</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>SPEAKER KOLAV L2121 2X12" RECARREGAVEL / USB / MICROFONE / BLUETOOHT</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>KOLAV</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR BARBA / CABELO MEGASTAR GWE040  RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
   </si>
   <si>
     <t>MEGASTAR</t>
   </si>
   <si>
-    <t>SPEAKER  ECOPOWER EP-2526</t>
-[...77 lines deleted...]
-    <t>CALCULADORA  MEGASTAR DS2780   - 12 DIGITOS</t>
+    <t>CAFETERA MEGASTAR CAF02 DOLCE G / 3 EM 1 / 220V</t>
+  </si>
+  <si>
+    <t>Cafeteiras</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f45019f20889de8a7967bbbf3779a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be39c13bb3f7183a094ae5422420ffa.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0df24c7c066ccb7f1f6863b5666d6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389abfeb50d41b6e45c30c7cb43bf451.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1db18b466757d837aa326b73bca8e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213d04650e9de98dc27cc95a20fbab1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fb2af6c46619c5c03c252f9617376.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ce3feb5e4b066ecb85ca13b460657.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b615b0734adc470c3736a5219be0f03.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223894f3a7cf57a0e2ca10dd6ded1701.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc055eca88613495872f5f3677fca0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a3f00e2469470b531a8dc08ba072d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed7586d073052a2d232062c294647e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae838866ee6e84307451c1432b4f198.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46d09f1d03421b3b22b072d27be53d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0161caa97d45fd1444d7be0df67fd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4eefc0f6955ebe6a3155a27351a4e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc965c9f5e5708f1480d4e96ce0517e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fd62ab181ee5eed1886f6fdebba34.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1108da77b6c2f01b0bd80a9ad0c84fd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefdc803c23a57fdf73ba697c07e948.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919c6726d39d2f6781b63b667c4676e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34948cbe7bfc9d6df2d3cf0f5c6a505.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90b1ca3debf4b11d032de0ce240108.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186e94991ab5df04355aabeaea48f08.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4c202f7af9f47fd6d08b5e0d27133.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0704d09857a7ea2c96c525508af6b4e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb1b4fbc609a61aac7d6b9813558ee.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477d4375587ae0f6b0d61e4660f6f92.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab08e39e4133ca7eb01c8547374b0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9ee7ad6c84cd865e1c2133cc05bb9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54f541a061fdd795afb4f0ada0ce88.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841130c984f5896f5ab32397b812bd2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fd8ec136fc438339e59f1fecc9b2b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e74225ad96787d6dbce2dd319f37a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745633e9bc730730f119a230b7f6a409.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6226299dc001405cd0483b9cd0d68.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d99af848e63044fc961886368a66db.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f1dd226d043da5f4349871dc4df63.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aea093561ba979e3e8c5a22824e87.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1165,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>489553</v>
+        <v>500418</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>489638</v>
+        <v>500449</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>26.75</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>489966</v>
+        <v>500548</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>9.8</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>490023</v>
+        <v>500609</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>38.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>490047</v>
+        <v>500654</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>38.0</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>490054</v>
+        <v>501279</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>10.75</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>490184</v>
+        <v>501309</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>19.0</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>490191</v>
+        <v>501408</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>96.0</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>490290</v>
+        <v>501446</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>490337</v>
+        <v>501620</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>490399</v>
+        <v>501668</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>339.0</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>490566</v>
+        <v>501866</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>3.99</v>
+        <v>18.75</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>490634</v>
+        <v>502016</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>11.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>490665</v>
+        <v>502023</v>
       </c>
       <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
         <v>41</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>6.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>490740</v>
+        <v>502047</v>
       </c>
       <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>45</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>58.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>490788</v>
+        <v>502184</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>39.0</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>490795</v>
+        <v>502221</v>
       </c>
       <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" t="s">
         <v>48</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>33.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>490931</v>
+        <v>502474</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>10.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>490979</v>
+        <v>502528</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>491044</v>
+        <v>502535</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F21" s="3">
-        <v>4.9</v>
+        <v>69.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>