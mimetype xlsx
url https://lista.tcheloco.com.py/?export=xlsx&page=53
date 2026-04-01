--- v0 (2025-11-14)
+++ v1 (2026-04-01)
@@ -14,191 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/11/2025 20:48</t>
-[...23 lines deleted...]
-    <t>Automotivo</t>
+    <t>Lista gerada no: 01/04/2026 06:55</t>
+  </si>
+  <si>
+    <t>APARADOR DE PELO TUCANO TC-51 - PARA CACHORRO - RECARREG�VEL</t>
+  </si>
+  <si>
+    <t>Pet</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>MASSAGEADOR PISTOLA TUCANO 8821   PRETO</t>
+  </si>
+  <si>
+    <t>Massageadores</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA TV KOLKE  23" / 43"  KVS-588 GIRATORIO</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>KOLKE</t>
+  </si>
+  <si>
+    <t>MOEDOR DE SAL E PIMENTA ECOPOWER EP-2998</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>RADIO CAR ECOPOWER EP-631 BLT/USB/SD/FM</t>
-[...38 lines deleted...]
-    <t>Radios PX</t>
+    <t>FONE DE OUVIDO ECOPOWER EP-H158 BLUETOOTH / DIGITAL</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>MULTIPROSSESADOR MONDIAL TURBO CHEF  MPN-01BF 220V</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA ECOPOWER EP-G129 500ML / 3 XICARAS</t>
+  </si>
+  <si>
+    <t>Termica</t>
+  </si>
+  <si>
+    <t>CARREGADOR PRA CARRO 12V - 24V XIAOMI CC06ZM 2-USB / 37W</t>
+  </si>
+  <si>
+    <t>Carregadores 12V</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>SERRA NAPPO NHS-004  220V</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>NAPPO</t>
+  </si>
+  <si>
+    <t>PRENSA DE BANCO NHC-116</t>
+  </si>
+  <si>
+    <t>ASPIRADOR RECARREGAVEL NAPPO NLAH-121 / 2V / AZUL</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>ARMARIO DE TECIDO TNT 165CM / 105 / 45 / AZUL</t>
+  </si>
+  <si>
+    <t>DECOTEAM</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO PROSPER APRO-12 / BLUETOOTH / ROSA</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>FOGAO ITATIAIA ESSENCIAL COOKTOP (4 BOCAS)</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>ITATIAIA</t>
+  </si>
+  <si>
+    <t>FOGAO ITATIAIA ESSENCIAL COOKTOP (5 BOCAS)</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>PILHA RECARREGAVEL PHILIPS AAA 1000MA / 4 PCS</t>
+  </si>
+  <si>
+    <t>Carregadores, baterias e pilhas</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>SPEAKER PROSPER  -P-1424 4X2   BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>COPO TERMICO   473ML PRETO</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>LAMPA LED  TASHIBRA SOBREP/36W/120CM/WH</t>
+    <t>LAMPADA LED ECOPOWER  3913  12 W / ARANDELA</t>
   </si>
   <si>
     <t>Lampadas Externa</t>
   </si>
   <si>
-    <t>TASHIBRA</t>
-[...38 lines deleted...]
-    <t>VENTILADOR  MINI REMAX F9  RECARREGAVEL 2V</t>
+    <t>PLACA A INDUCAO  ECOPOWER EP-3080 / 220V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e46a156c253b6e0a3cef893d735f69.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e643c792850a973a9441f7418a9c9f2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06794d8f1b292869302f8c65918242dc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144cff9574d1c3ce3219b7fd720d606.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7aa3e04d06052a218ad42b4f1a449.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5729c725799c032def011fce113809.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6892334375662e44c800fdf841004d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6477726cacac88038aec6eb15384b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984384c53726f091a93ffe567c5ca1d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e46d5eb85a9cfd4ef65adc678c087.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a12961a0caef63b63606b7e4708a5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa402df3de0edeab334994a05a4f9e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985dde1bd3b96ae2ebfa52f301bc9b2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecfe81488050844961e5a4d3e346b1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f522dcb97620fed44cef38adbe76f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc982833d20772b115c2867cd9990378.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c39087c984fb6fc5b805acbc51f21.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf12b41d39baa0ef298990340b90402.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee317ba0c992f9e56404ef45e95baf2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d47357e91813e51f91f54fbaf674a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373f8b0b3c36e14b03b8a3ff726825d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dcfc5fd836d3b10e7f077a57d3937.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e995a33226cf1b0f6b358b6491dadf3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be821acc6adf98bde0ebff4bc55a97c2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cebb697124546bcfc78549f9237d2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ffb3688fb748f9107007658006eb2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf9a6a73112e2188932e9ca12501c0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d61775d50d6b4a37dd566f66e6a8a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283e2ac0f33101b5584daebad03dcbd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3880ad29d417cb58ad11bd94a4e8c92.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd47752a5adaa2920aa8c24b2a5946.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b99cd1e434747af175f7f1ba6f429.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a6b17e6dc91d729b682ff088b7fe0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f02504c4d277adb6aa5e4b3d3a0a0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ea70534987d36e8d98cf375716bfd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e666a3fefa654a2393b76159f4942.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5f4d0f5f250cbef089d92cddc4263.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd99bfead3737a9a9b6cf4d26e95e73.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24cd23d505aa232ad973d6c4242204.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd7372ac631827873cf0483c25e64c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1132,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>488501</v>
+        <v>498777</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>35.75</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>488556</v>
+        <v>498784</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>13.0</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>488686</v>
+        <v>498845</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>12.0</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>488723</v>
+        <v>499019</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>488747</v>
+        <v>499101</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>488778</v>
+        <v>499132</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>10.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>488792</v>
+        <v>499156</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>10.0</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>488815</v>
+        <v>499460</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>29.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>488839</v>
+        <v>499576</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>27.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>488853</v>
+        <v>499590</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>9.75</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>488907</v>
+        <v>499736</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>40.0</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>488914</v>
+        <v>499804</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>9.9</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>488945</v>
+        <v>499897</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>12.0</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>488969</v>
+        <v>499941</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>50.0</v>
+        <v>69.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>489034</v>
+        <v>499958</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>2.5</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>489041</v>
+        <v>500050</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>3.0</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>489072</v>
+        <v>500098</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F18" s="3">
-        <v>46.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>489140</v>
+        <v>500166</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>27.5</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>489430</v>
+        <v>500364</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="F20" s="3">
-        <v>3.25</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>489454</v>
+        <v>500388</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="F21" s="3">
-        <v>3.0</v>
+        <v>22.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>