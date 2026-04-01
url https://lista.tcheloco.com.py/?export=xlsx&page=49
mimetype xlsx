--- v1 (2026-02-13)
+++ v2 (2026-04-01)
@@ -34,192 +34,192 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 18:27</t>
-[...5 lines deleted...]
-    <t>Projetores de Luzes</t>
+    <t>Lista gerada no: 01/04/2026 03:04</t>
+  </si>
+  <si>
+    <t>ESCOVA ALIS LADYLISS    2V</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>PILHA RECARREGAVEL PHILIPS  AA 2500MAH 4 P�S</t>
+  </si>
+  <si>
+    <t>Pilhas Recarreg�veis</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>CABO HDMI  1.00M</t>
+  </si>
+  <si>
+    <t>Cabos /Adapt HDMI</t>
+  </si>
+  <si>
+    <t>LED 10M COLOR MANGUERA S9150 /220V</t>
+  </si>
+  <si>
+    <t>Ilumina��o</t>
+  </si>
+  <si>
+    <t>LED 20M COLOR MANGUERA S9160 / 220V</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV -UNITV S1 1G RAM / 8G /WIFI / ANDROID</t>
+  </si>
+  <si>
+    <t>Net</t>
+  </si>
+  <si>
+    <t>UNITV</t>
+  </si>
+  <si>
+    <t>MODULO NAKAMICHI NKTA750.5 5 CANAIS 3600W</t>
+  </si>
+  <si>
+    <t>M�dulos</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>MEDIDOR PRESS�O DE PULSOECOPOWER EP-2731</t>
+  </si>
+  <si>
+    <t>Med.Pressao de Pulso</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>GLOBO DE LUZ ECOPOWER EP-1031/BLUETOOTH</t>
-[...76 lines deleted...]
-  <si>
     <t>CORTADOR DE LEGUMES 9 EM 1 GENIUS   S396</t>
   </si>
   <si>
     <t>Multiprocessadores</t>
   </si>
   <si>
-    <t>MATA-MOSQUITO ELETRICO ECOPOWER EP-8204</t>
-[...13 lines deleted...]
-  <si>
     <t>MICROFONE PROFESSIONAL PARA CELULAR SATE A-MK141 / TIPO-C</t>
   </si>
   <si>
     <t>Microfones</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
     <t>CARREGADOR  ONLY TURBO - 2 USB - TIPO C -  4.4A -  BRANCO</t>
   </si>
   <si>
     <t>Cabos USB</t>
   </si>
   <si>
     <t>ONLY</t>
   </si>
   <si>
     <t>ACESSORIO PARA PATINETE PARALAMA TRASEIRO S9</t>
   </si>
   <si>
     <t>FOSTON</t>
   </si>
   <si>
     <t>RADIO PX VOYAGER VR-CB7770</t>
   </si>
   <si>
     <t>Radios PX</t>
   </si>
   <si>
     <t>VOYAGER</t>
+  </si>
+  <si>
+    <t>RADIO PX VOYAGER VR-CB8880</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2529  USB/SD/FM/BT</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
+  </si>
+  <si>
+    <t>CAMPAINHA SEM FIO SATE A-DB01 PRETO  2V</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>CAMPAINHA SEM FIO SATELLITE A-DB03 BRANCO 2V</t>
+  </si>
+  <si>
+    <t>ESTABILIZADOR SATE A-VR42 1500W</t>
+  </si>
+  <si>
+    <t>Informatica</t>
+  </si>
+  <si>
+    <t>SECADOR ONIDA ON-094 TURBO PROFISSIONAL SILVER   2V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>BALANCA DE PISO ELETRICA  MEGASTAR   150KG  2V</t>
+  </si>
+  <si>
+    <t>Balan�as de Mercado</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e09933b5687c96710e04257835bc09.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eaeb3ff38bd03e840ad67fe9f7241.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b28dcb2e31af30f9a03b47442a0fe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d43e9e5fd739686ca8f0dec6a60e96.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35430db9cd8ad9f88ecde6537bcb3590.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a6c651677de502e43b8efd1b4067d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726df3a9278624b80a18d3d278870135.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6efa8ef552c4e34513c469470b12a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc2c82e6dab8862226918ae984f52e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4532fc3dc944023fddf6c405d16201.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29be8926bca91b02ea5d3a3b5195bc3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efb9c238aab0f6adb65c9263921931.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bf4ec20c4f2b8f90e225b07e10ff5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcea77cfd8a52972a30523d642c083.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad99e14956980c8f953b52061bc192.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5217eaa1b32d52e37cbcc66cf789bd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d255b55f75c94b40c3217be853198.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d087de9983975270245fa9562a3fe2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282cd93fe61b01fcf3fdbb33d93a85e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8a2bad9a9403a4b1151b2e9aebec3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88937d35eff55767fcfb334867b049e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6475bfd46c8f09d13d2e9e59dd53c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4136c02681450cf0bb58dc1fe24ced.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628080258658d3ad2ae89a07e8d1c81c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2be137d794d7b130460b4b0bbbd117.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da185bc94cd16a84003ece08215900af.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded4ae13e0ad27a1be7ec3914815a82.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a23d4ea6f1d0d7eb4be011f17b6f1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc97583be73c1df51c06c88cb14abe.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2e7f728154a654a2065f9da8515d0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478544aac2deb1b5c3e2509151273fa9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942431410a593824c922d63cdf6a491.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d1f742b29d46f4598898cc335a9b0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db3584551d890bb064210a9abe35b4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65bbef3d123d8309b952a1cf6e4e78.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98dca54042e7864c81ddae5c2e063d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed119d02fa23c60986904b962e5d8a03.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fc74e8fef2b6dc3a46c31651eee38.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139c21f44656cea91d69514b4936a64.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36f24351cdafa69a87c8db4b8ed51a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1154,416 +1154,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>492331</v>
+        <v>492492</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>492348</v>
+        <v>492669</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>10.0</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>492409</v>
+        <v>492706</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>2.5</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>492485</v>
+        <v>492737</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>85.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>492492</v>
+        <v>492744</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>4.0</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>492669</v>
+        <v>492997</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>8.8</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>492706</v>
+        <v>493017</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>0.8</v>
+        <v>69.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>492737</v>
+        <v>493239</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>492744</v>
+        <v>493284</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>13.5</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>492997</v>
+        <v>493741</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>55.0</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>493017</v>
+        <v>494007</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>78.0</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>493178</v>
+        <v>494069</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>37.5</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>493239</v>
+        <v>494106</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>9.0</v>
+        <v>61.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>493284</v>
+        <v>494113</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>7.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>493352</v>
+        <v>494144</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>493635</v>
+        <v>494441</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>249.0</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>493741</v>
+        <v>494458</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>29.5</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>494007</v>
+        <v>494465</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19" t="s">
         <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>2.7</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>494069</v>
+        <v>494526</v>
       </c>
       <c r="C20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="3">
-        <v>14.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>494106</v>
+        <v>494618</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21" t="s">
         <v>52</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21" s="3">
-        <v>61.0</v>
+        <v>30.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>