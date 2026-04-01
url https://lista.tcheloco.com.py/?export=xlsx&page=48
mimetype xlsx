--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -14,227 +14,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 18:21</t>
-[...32 lines deleted...]
-    <t>MONDIAL</t>
+    <t>Lista gerada no: 01/04/2026 01:16</t>
   </si>
   <si>
     <t>ABAJUR REMAX BLUETOOTH SPEAKER RBL-L3</t>
   </si>
   <si>
     <t>Abajures</t>
   </si>
   <si>
     <t>REMAX</t>
   </si>
   <si>
+    <t>TWEETER SHAMSONIC SH-T2000   2000W</t>
+  </si>
+  <si>
+    <t>Automotivo</t>
+  </si>
+  <si>
+    <t>SHAMSONIC</t>
+  </si>
+  <si>
     <t>RADRIO RELOGIO CONTINENTAL 7915 /AM/FM/  50/60HZ 2V</t>
   </si>
   <si>
     <t>Radios</t>
   </si>
   <si>
     <t>CONTINENTAL</t>
   </si>
   <si>
-    <t>RADIO RELOJ  CONTINENTAL 7909 / AM / FM / 50/60HZ  2V</t>
-[...4 lines deleted...]
-  <si>
     <t>SECADOR  TAIFF EASY  1700W 220V /PRETO</t>
   </si>
   <si>
     <t>Secadores</t>
   </si>
   <si>
     <t>TAIFF</t>
   </si>
   <si>
     <t>SUPORTE PARA TV - HC   37"/70" HC-546T  FIXO</t>
   </si>
   <si>
     <t>Suportes P/ TV</t>
   </si>
   <si>
     <t>HC PREMIUM</t>
   </si>
   <si>
+    <t>SACA ROLHA ONIDA ON-026 KIT  RECARREGAVEL / 2V</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
     <t>WAFFLERA ALLWIN AL-SW288W           110V</t>
   </si>
   <si>
     <t>Wafflera</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
     <t>PC HUB ECOPOWER EP-R012 USB  / 7-USB</t>
   </si>
   <si>
     <t>Hub</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>SUPORTE PRA TV LUO  10"/55"  LU-502  GIRATORIO</t>
+    <t>SUPORTE PARA TV LUO    26"/ 65"  LU-504 / FIXO</t>
   </si>
   <si>
     <t>TVs</t>
   </si>
   <si>
     <t>LUO</t>
   </si>
   <si>
-    <t>SUPORTE PARA TV LUO    26"/ 65"  LU-504 / FIXO</t>
-[...1 lines deleted...]
-  <si>
     <t>KIT COZINHA KITCHEN WARE  S-262 / 03 PCS</t>
   </si>
   <si>
-    <t>Utens�lios dom�sticos</t>
-[...1 lines deleted...]
-  <si>
     <t>SUNLIGHT</t>
   </si>
   <si>
     <t>CALCULADORA TRULY 8 70-12</t>
   </si>
   <si>
     <t>Calculadoras</t>
   </si>
   <si>
     <t>TRULY</t>
   </si>
   <si>
     <t>CAMERA CAR (DVR) SATE A-DVR053  4.0"(3-CAMERAS)</t>
   </si>
   <si>
     <t>Cameras Automotivas</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
     <t>CREME CANNA DE CANNABIS CBD 75G</t>
   </si>
   <si>
     <t>Saude</t>
   </si>
   <si>
     <t>KOBA</t>
   </si>
   <si>
     <t>MIXER BRITANIA BMX355P 350W INOX 220V</t>
   </si>
   <si>
     <t>Eletrodom�sticos</t>
   </si>
   <si>
     <t>BRITANIA</t>
   </si>
   <si>
+    <t>MATA-MOSQUITO ELETRICO ECOPOWER EP-8203</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
     <t>PROJETOR  -LED NATAL ECOPOWER EP-1034</t>
   </si>
   <si>
     <t>Projetores de Luzes</t>
+  </si>
+  <si>
+    <t>GLOBO DE LUZ ECOPOWER 1032/BLT/LED NATAL</t>
+  </si>
+  <si>
+    <t>GLOBO DE LUZ ECOPOWER EP-1031/BLUETOOTH</t>
+  </si>
+  <si>
+    <t>TERMOMETRO DIGITAL ECOPOWER EP-2712</t>
+  </si>
+  <si>
+    <t>Termometros</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7050 TYPE-C /3.0A/20W</t>
+  </si>
+  <si>
+    <t>Carregadores, baterias e pilhas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453287e2847b5ee6c1d2adffd9c1001.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f4922d6444de13f338526c7609d13.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f0ae6dc92f138053accc82fcc7ef3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e8e84a9d601154ecc69a867c30f97.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0da18706dce3b147aae1f767cbdb34.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865807cc36b700eb2d87bdba7c65fc3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7bb9e0759a51d53d750262657bc93.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499f4fe4bd3be5ad2c9456362f40c9a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1bf9ca4ac4ef1eeb07ae0cfcd951f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4173cf66fe72ad93abdf739d46f99c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae2dfd75899002fb2c178901b57d85.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ff97827a316726876e102767c8bbb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217376a6faa1e43d2993d1c94b7deed.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c024cc0b2e978d1a164dcb4dfbda518.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83e2e4f0394b94d1239899ac5ad119.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16151c10eca7cf1338b1e3b524e3a55.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0db03ad27736caf8d98c7aeb29d2f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd33a4a84017ba7337de7fe4cdafcc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1337993d968a30498002017e92d4f7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafead5d860112517d86942dad33bd9b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe6547290f2e9d22d311bf7fa5de6f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81093925d16e88f3aaf0829975ad15fe.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41854f17219bce4aa0430957d6739b52.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351272f8c2d3358f65d128404efce75.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282848a91fa724ffe049aef71d3ca873.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10468629ef1a3f9fd3c8fd44ed3c5cd4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95409019b0923322a571e7b020350569.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889fe019b7365dc46c15f4d879887bb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd016927fee5acc72f0fe6fb1b73f96.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d91c2f893c670a1bf0b0fad21dafde.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bd4ef29093bdc4ababd62ac7db61e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3666bedbf48cf22543091799db63dbe.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703b0a48b1a71d6305b6363ecbd92ae.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b71c74e9d3275fd28f041cdc7aaaa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de91534ce1fab3e2558b83cce1e595c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c536e229d9831edb190e00c59fd9b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52884ffd310845b72f32e458f7ee5297.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29cf654189a19f4885e16d60717941.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c75405f50e2a28825db53e72348a75.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1c4d6048e8330e049fbaa3436c401.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1168,417 +1165,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>491181</v>
+        <v>491297</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>8.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>491235</v>
+        <v>491310</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>32.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>491242</v>
+        <v>491327</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>18.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>491273</v>
+        <v>491358</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>24.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>491297</v>
+        <v>491426</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>15.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>491327</v>
+        <v>491457</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>6.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>491334</v>
+        <v>491501</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>7.0</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>491341</v>
+        <v>491587</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>491358</v>
+        <v>491747</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F10" s="3">
-        <v>35.0</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>491426</v>
+        <v>491860</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F11" s="3">
-        <v>18.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>491501</v>
+        <v>491976</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F12" s="3">
-        <v>15.5</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>491587</v>
+        <v>491983</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F13" s="3">
-        <v>9.0</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>491730</v>
+        <v>492034</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F14" s="3">
-        <v>10.0</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>491747</v>
+        <v>492171</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="F15" s="3">
-        <v>6.5</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>491860</v>
+        <v>492300</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>2.0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>491976</v>
+        <v>492324</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="F17" s="3">
-        <v>8.3</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>491983</v>
+        <v>492331</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="F18" s="3">
-        <v>29.5</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>492034</v>
+        <v>492348</v>
       </c>
       <c r="C19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" t="s">
         <v>51</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="F19" s="3">
-        <v>10.5</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>492171</v>
+        <v>492355</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="F20" s="3">
-        <v>19.0</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>492324</v>
+        <v>492409</v>
       </c>
       <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" t="s">
         <v>57</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F21" s="3">
-        <v>14.0</v>
+        <v>2.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>