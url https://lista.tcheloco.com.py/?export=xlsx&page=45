--- v1 (2026-02-13)
+++ v2 (2026-04-01)
@@ -14,206 +14,218 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 15:25</t>
-[...14 lines deleted...]
-    <t>Acess. p/ Celular</t>
+    <t>Lista gerada no: 31/03/2026 23:28</t>
+  </si>
+  <si>
+    <t>ALISADOR BABYLISS ORIGINAL OPTIMA 3100 2V</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>BABYLISS</t>
+  </si>
+  <si>
+    <t>TRIPE PRA MICROFONE P-5603  UNIVERSAL</t>
+  </si>
+  <si>
+    <t>Microfones</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>MALETA NOTEBOOK (NILON) 17.0" SOUDELOR</t>
+  </si>
+  <si>
+    <t>Maletas P/Notebook</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>CD-R RIDATA TUBO PARA IMPRESS�O 100</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>RASTREADOR GPS VOYAGER VR528 GSM / 12-24V</t>
+  </si>
+  <si>
+    <t>Rastreadores Veicular</t>
+  </si>
+  <si>
+    <t>VOYAGER</t>
+  </si>
+  <si>
+    <t>PLACA INFRARROJA ELECTROBR EBVC-01 / 110V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>BALANCA COZINHA BIGSTAR BS-400  10KG</t>
+  </si>
+  <si>
+    <t>Balan�as de cozinha</t>
+  </si>
+  <si>
+    <t>BIGSTAR</t>
+  </si>
+  <si>
+    <t>CAMERA CAR (DVR) SATE A-DVR051</t>
+  </si>
+  <si>
+    <t>Cameras Automotivas</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CAMERA CAR (DVR) SATE A-DVR052</t>
+  </si>
+  <si>
+    <t>CARREGADOR  12V ECOPOWER  EP 7032  1-USB 1-TC</t>
+  </si>
+  <si>
+    <t>Carregadores 12V</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>ALISADOR BABYLISS ORIGINAL OPTIMA 3100 2V</t>
-[...88 lines deleted...]
-  <si>
     <t>NEBULIZADOR MORE FITNESS MF-05NB 110V</t>
   </si>
   <si>
     <t>Nebulizadores</t>
   </si>
   <si>
     <t>MORE FITNESS</t>
   </si>
   <si>
+    <t>FONTE UNIVERSAL PRA CAIXA DE SOM 2P/ 9V/2A</t>
+  </si>
+  <si>
+    <t>Som</t>
+  </si>
+  <si>
     <t>BOLA DE FUTEBOL N�2 COLORIDA</t>
   </si>
   <si>
     <t>Infantil</t>
   </si>
   <si>
-    <t>BOLA DE FUTEBOL N�5 COLORIDA</t>
-[...1 lines deleted...]
-  <si>
     <t>MAQUINA DE CORTAR CABELO PROSPER  P-2129</t>
   </si>
   <si>
     <t>Maq.Corta Cabelo/Barba</t>
   </si>
   <si>
     <t>MAQUINA DE CORTAR CABELO  PROSPER  P-1906</t>
+  </si>
+  <si>
+    <t>MOUSEPAD SATE A-PAD031 BLK 30X80CM</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>SPEAKER PPROSPER P-1828</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F107B RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>ALISADOR MONDIAL P-20 GOLDEN ROSE  -  2V</t>
+  </si>
+  <si>
+    <t>Alisadores</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>TELEFONE INTELBRAS TS-3112 BIN/PRETO/6.0/2V/2FO</t>
+  </si>
+  <si>
+    <t>Telefones S/Fio</t>
+  </si>
+  <si>
+    <t>INTELBRAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8be92b883036394259e04648f7f47.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5817cf68d76b9bc7ffb05780f6727.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb5abbe24e2c80bd5a451621c91b0e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dfbcdf41be9c9769c3bb87e35edb7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca3f73bc4b9f327904651514e74150.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937a28c0cd7df501f487c6a213bea00.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fbd011e061c9f80c701687144d98f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db490e98ad92f78eb9e8a5453cafc757.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dd615f1c8d4f27b89c4a6ab36a8e7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60fa46e01566f62370e9772e5d582c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56be458cb40d094c9e101a32ff25b81.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6b52f8cb84666c3581028dd714109.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed00a0b4e206ebb680b07ebef8a047.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187485410c52143e441f9ec2063a86fd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b01189dfca672d544342e7e0915b34.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6106c278ccfcf476e8aedca8ddf72.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ca4f90658e92f407e913b300671b3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab1e9eb28ee76a852f479325d7c347.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7debe84b476ccce2d7b0bfbed706b5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c50701e3fffbb2f85bc68844258102.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73b888ccb678dfb149afda86cfd83b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d003a6055cd88527d7f35eae2c7423c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775636da6b04e7fa56a4fda2fa2d19b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf52de87933fdd94b3c2a204d48ea7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27841a3e42617ac850af7261ac2ab5a3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bc64751713b0f8984b31b96ca24db.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01841290e9c4ada94cea3ad0300bce2e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730fe3dcecafef72feff704a012478b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6902976679e297de9c106450a5ba6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944de6b7b1c4a8a6248674f460805a6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c6a07aaec855fd4b26c747c690687.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7df82c85e2217858bb5195792fcbd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adc69a06cc012fb2ba5cc2b4984b5c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b9597740010b01da7aef124790434.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be903b09604fb841ecf111984b6fa632.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803e0cc51e3a888d1facb52230bc7f9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed54ee31cfa0badb1fc04aebae3f882.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5da26ed7cd164deebf752c4d46eab9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e1d6fd36b1cca69840affc1195d5b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a196d04fe027b3cbd1dc17dff2729.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>485401</v>
+        <v>485456</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>485449</v>
+        <v>485463</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.8</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>485456</v>
+        <v>485678</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>125.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>485463</v>
+        <v>485975</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>15.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>485678</v>
+        <v>486033</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>485685</v>
+        <v>486040</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>9.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>485975</v>
+        <v>486446</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>20.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>486033</v>
+        <v>486699</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>15.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>486040</v>
+        <v>486705</v>
       </c>
       <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>29.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>486064</v>
+        <v>486781</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>4.5</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>486071</v>
+        <v>486811</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>5.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>486446</v>
+        <v>486859</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>3.5</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>486699</v>
+        <v>486880</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="F14" s="3">
-        <v>13.0</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>486705</v>
+        <v>487078</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>19.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>486781</v>
+        <v>487085</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>2.8</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>486811</v>
+        <v>487153</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="F17" s="3">
-        <v>20.0</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>486880</v>
+        <v>487252</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>2.75</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>486897</v>
+        <v>487290</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="F19" s="3">
-        <v>4.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>487078</v>
+        <v>487399</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="F20" s="3">
-        <v>12.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>487085</v>
+        <v>487733</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="F21" s="3">
-        <v>19.0</v>
+        <v>49.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>