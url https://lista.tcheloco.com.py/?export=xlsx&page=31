--- v2 (2026-02-13)
+++ v3 (2026-04-02)
@@ -14,206 +14,218 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 05:29</t>
+    <t>Lista gerada no: 02/04/2026 06:42</t>
+  </si>
+  <si>
+    <t>BATER�A AUXILIAR TUCANO / 20000MAH / BRANCA</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>BATER�A AUXILIAR TUCANO / 20000MAH</t>
+  </si>
+  <si>
+    <t>CABO DE ENERGIA 3 PINOS (BR)</t>
+  </si>
+  <si>
+    <t>Cabos</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CALCULADORA TRULY 2008A-12 / 12 DIGITOS</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
+  </si>
+  <si>
+    <t>TRULY</t>
+  </si>
+  <si>
+    <t>CABO HDMI MICROFINS (3D) 20 METROS</t>
+  </si>
+  <si>
+    <t>Cabos /Adapt HDMI</t>
+  </si>
+  <si>
+    <t>MICROFINS</t>
+  </si>
+  <si>
+    <t>MINI MICROFONE ECOPOWER  EP-100 PARA CELULAR - 2M</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CAMERA IP MINI ECOPOWER EP-C006 1080P - WIFI</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-618 BLT/USB/SD/FM</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-621 BLT/USB/SD/FM</t>
+  </si>
+  <si>
+    <t>Automotivo</t>
+  </si>
+  <si>
+    <t>TRANSMISSOR -SATE   AMP-39  BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Transmissores</t>
+  </si>
+  <si>
+    <t>TOSTADOR MONDIAL INOX  T-13 2-PAES  110V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
   </si>
   <si>
     <t>PX VHF VOYAGER GP-78 (HT)  SEM GARANTIA</t>
   </si>
   <si>
     <t>Radios PX</t>
   </si>
   <si>
     <t>VOYAGER</t>
   </si>
   <si>
+    <t>PANELA  ARROZ FREE HOME - FR-A404  4L  110V</t>
+  </si>
+  <si>
+    <t>Panelas Eletricas/ Arroz</t>
+  </si>
+  <si>
+    <t>FREE</t>
+  </si>
+  <si>
     <t>A F ROAD RS-6"B  6" REBAIXADO S/TELA</t>
   </si>
   <si>
     <t>Alto Falantes</t>
   </si>
   <si>
     <t>ROADSTAR</t>
   </si>
   <si>
-    <t>PANELA PRESSAO ELET. MONDIAL PE-38  110V</t>
-[...5 lines deleted...]
-    <t>MONDIAL</t>
+    <t>JARRA ELETRICA MEGASTAR TMK20 2L / INOX / 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
   </si>
   <si>
     <t>MEDIDOR DE PRESSAO MEGA STAR HT1   MANUAL</t>
   </si>
   <si>
     <t>Med.Pressao de Bra�o</t>
   </si>
   <si>
-    <t>MEGASTAR</t>
-[...1 lines deleted...]
-  <si>
     <t>VENTILADOR MEGASTAR FAN 2020 DE  PISO  220V</t>
   </si>
   <si>
     <t>Ventiladores</t>
   </si>
   <si>
-    <t>OXIMETRO DR HOUSE    XY-01   DEDO</t>
-[...2 lines deleted...]
-    <t>Oximetros</t>
+    <t>TERMOMETRO DIGITAL DT03   DIG HYUNDAI</t>
+  </si>
+  <si>
+    <t>Termometros</t>
   </si>
   <si>
     <t>HYUNDAI</t>
   </si>
   <si>
-    <t>TERMOMETRO DIGITAL DT03   DIG HYUNDAI</t>
-[...4 lines deleted...]
-  <si>
     <t>TERMOMETRO DIGITAL K8 PARA CELULAR V8</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
     <t>TERMOMETRO DIGITAL K8 PARA CELULAR IPHONE</t>
-  </si>
-[...67 lines deleted...]
-    <t>Ilumina��o</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d12bd20069f67186d630963e9dabd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e1026900dd01c0ca4296dde0142d4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534438d4c07ccf1cd1ad3e6d0ad1fc28.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9253c2b916b1fa72ed76ebe66b554d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80da2b37daebeac88141e7baeb865c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760c4ad86dc074e033c26dc86fb0697.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221aa6d4c2285221426550bf13fb0e8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac023ec1a26e3db002b84506a8fb73.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360f21f5950931ad294e6eac4313e0c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d53e0e4cd485d3944e4861225e73b9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d68ba51c711d2b51b0db258814ceac.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7947b7242a84925d39d46224e7e6e5e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f559c74de801569d6fa7bc64afb4b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d85504f9d8d44e95e81d52f25c8757.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492376593352328716a5b37575673f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693365c088c82fea4b50718a6afbc34c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4b60c141a1febfefe3ad12a614ae1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dba527f948fdd9b2ece32440b0b5d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d3d560b5aff65144f5d280af6d9da.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee72695ce11e4e99429738d134b51.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927073434373d66d49d1b85d90c4ecb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37352a7bc5bb1220d3002cec6e33bf49.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685f10eadefe70523af9ff6b0ce19d3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b752bd7304ec67565257c35f49288.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4844ed33edb697ac9266c08457832ec.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804f56ab6b807f3c2b4fd2989e92bdf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d23f2923f7c44b0c1da49415d2aea.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7104ea7f118eb06a56bb76b8402ad.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137f70421c9a4ae3da5b75a22e52b86.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f575702fcf9dd45afa19b659a2c48.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a89cb8f123decdcbb01c850a0a7af.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1582fd89f177d90977ace6013531c7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ac9d0581e734cd0b1521f5dda3dbe.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862993be8cdbc2d6d47a7226e41a3664.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797569ef2d45c707f33903553aefe5b4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415bf234815e9ba22ad11920bc8ec6c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f253708b730e0bcd8c7e450785a6500.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb21f2bed05e7c5482efed7d0d969e2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce19c0bd77f3784b0eb8b4569aa0168.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29645ee9c285324cb7a812a73fe49961.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>455794</v>
+        <v>453226</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>49.0</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>456319</v>
+        <v>453233</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>12.5</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>456586</v>
+        <v>453387</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>65.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>456951</v>
+        <v>453424</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>11.0</v>
+        <v>5.95</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>456999</v>
+        <v>453431</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>34.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>457286</v>
+        <v>453943</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>11.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>457293</v>
+        <v>454377</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>1.8</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>457859</v>
+        <v>454506</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>10.5</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>457866</v>
+        <v>454520</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>10.5</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>457880</v>
+        <v>454650</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>1.9</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>457897</v>
+        <v>455091</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>11.0</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>457927</v>
+        <v>455794</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>3.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>457934</v>
+        <v>456173</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>3.0</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>457989</v>
+        <v>456319</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>55.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>458030</v>
+        <v>456913</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>11.8</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>458177</v>
+        <v>456951</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>5.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>458573</v>
+        <v>456999</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" t="s">
         <v>45</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>4.0</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>458795</v>
+        <v>457293</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>2.0</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>458993</v>
+        <v>457859</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>19.0</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>459099</v>
+        <v>457866</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
         <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>16.0</v>
+        <v>10.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>