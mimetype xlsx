--- v2 (2026-02-13)
+++ v3 (2026-04-06)
@@ -14,115 +14,139 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 04:05</t>
-[...2 lines deleted...]
-    <t>TV 32'' SMART LED ECOPOWER EP-TV032 / WIFI / DGT</t>
+    <t>Lista gerada no: 06/04/2026 05:42</t>
+  </si>
+  <si>
+    <t>TORRE DE TOMADAS  - 8 TOMADAS - 3 USB - 220V</t>
+  </si>
+  <si>
+    <t>Informatica</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA CELULAR LUO LU-308 UNIVERSAL</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE PIONEER 10" TS-A2500LS4 1200W</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>PIONEER</t>
+  </si>
+  <si>
+    <t>TV 32" SMART LED ECOPOWER EP-TV032 / WIFI / DGT</t>
   </si>
   <si>
     <t>Televis�es</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
+    <t>TV SMART ECOPOWER 50" EP-TV050 WIFI/DGT</t>
+  </si>
+  <si>
     <t>FRITADEIRA AIR FRER  ELETRICA MONDIAL - AF-30I - 3.5 LITROS - 220V</t>
   </si>
   <si>
     <t>Eletrodom�sticos</t>
   </si>
   <si>
     <t>MONDIAL</t>
   </si>
   <si>
     <t>MAQUINA DE ACABAMENTO MONDIAL - MA-01 - RECARREGAVEL - BIVOLT</t>
   </si>
   <si>
     <t>Cuidados pessoais</t>
   </si>
   <si>
     <t>ARO  SATELLITE LED A-MK03 - 10 POLEGADAS</t>
   </si>
   <si>
     <t>Aro LED</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
     <t>ARO  SATELLITE LED A-MK04 - TRIPODE RING LIGHT - 10 POLEGADAS</t>
   </si>
   <si>
-    <t>FONE ECOPOWER EP-H137 - BLUETOOTH - AIRPODS</t>
-[...4 lines deleted...]
-  <si>
     <t>M�QUINA DE BARBEAR BAK BK-389 RECARG�VEL</t>
   </si>
   <si>
     <t>Maq.Corta Cabelo/Barba</t>
   </si>
   <si>
     <t>BAK</t>
   </si>
   <si>
     <t>BEBEDOURO MEGASTAR WA230 QUENTE/FRIO - 220V</t>
   </si>
   <si>
     <t>Bebedouros</t>
   </si>
   <si>
     <t>MEGASTAR</t>
   </si>
   <si>
     <t>VENTILADOR PORT�TIL ECOPOWER EP-110 RECARREGAVEL - 2V</t>
   </si>
   <si>
     <t>Ventiladores</t>
   </si>
   <si>
     <t>CALCULADOR TRULY 836B-12</t>
@@ -133,93 +157,72 @@
   <si>
     <t>TRULY</t>
   </si>
   <si>
     <t>ANDROID BOX XIAOMI MI TV STICK MDZ-24-AA FULL HD</t>
   </si>
   <si>
     <t>Android Tv</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>MEMORIA CLASS 10 MICR SD SANDISK  32GB 100M</t>
   </si>
   <si>
     <t>Cartoes de Memoria</t>
   </si>
   <si>
     <t>SANDISK</t>
   </si>
   <si>
     <t>RAQUETE ELET. GECKO   MATA MOSCA LTD-008</t>
   </si>
   <si>
-    <t>DIVERSOS</t>
-[...1 lines deleted...]
-  <si>
     <t>MINI MIXER ECOPOWER EP-2997 / A PILHA</t>
   </si>
   <si>
     <t>Liquidificadores / Mixer</t>
   </si>
   <si>
     <t>MEMORIA CLASS 10 MICR SD SANDISK  64GB 100M</t>
   </si>
   <si>
     <t>C�MERA IP ECOPOWER EP-C009 HD 3.0MP WIFI/BRANCO</t>
   </si>
   <si>
     <t>Seguran�a</t>
   </si>
   <si>
     <t>CAMERA IP TUCANO HS18 SMART/WIFI/HD/PROFIS</t>
   </si>
   <si>
     <t>Cameras IP</t>
   </si>
   <si>
     <t>TUCANO</t>
-  </si>
-[...16 lines deleted...]
-    <t>Lanternas Police</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1fbf40f4bb1968b72ed951bd4a7d1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc013c49800d426ff59e5d538a2dfb8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f400c8ac273c896b63a64ae4a7480.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd058186f0a3b2423ee64d5f7940e51.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f13d3f1bce1313d097053abcfacab1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921ce8db5b80ec543f6d30642eb7d19.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b03263ba21a4b725ccaf19ac2ffab3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde24628cfb152153fd401cc8b3a0c39.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83be49fb1b4d2d177a131b96880c6b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63656d2326a35623e85a950a0870917.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cdc3ef6b81fc2cb43b578191740be.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4501999cfc96724a9d325e555522da.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ccabb723f95b7f0d3ba7689a5c367.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192af5f134545530f519ae0f4562ec45.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f59501e47845c3043763469a860cae.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c8b939b4442edda523adfd4bdc31c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32143646df37c0161dc5b2ffc1191dc3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716dd8da5cfcb7b0d28f7a69c73022b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b41bb6373fbe4b2611592d898af101.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216095eb6528e5ee03654da6a7def48.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86706b0b9fb0f531d7a9f6c352e854.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2773e9b76209fa152cc9f3180f12f64.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789083df27a52a4d74db48959823a7a3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd193793f1cac242f3c7832eb48b262.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb495e892b0a58560f937d058ae8244.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5947f87477c2c94a989ea9ccf1dfd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a261a29b5ae0801376322c5a07b626.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ab7fa119d2d469a7663b2bbf0d52b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02649a98ee4be48e4537fcd03817cffd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9d570843f82bae4a68bc52afd53f3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dad305a88de07eeb29b46080c4e60b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a9950dc95acded37a58d3f67ed88d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fff531f36f80333b4ee861037b0a3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe4d874b77ff721a8d76cf4dad6554.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4753480cc10b808e3ecc8c3493eb43f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a5f0dbaf2695c0bcde00ddb566670.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c1022c3fb0f65b39cb6024818437e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66514a2a6749ccc2f29efe3c2333c6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af29e4a214c2951d32e32afd386018c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb13f407d043dcb24f15ca083b6c70.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1184,386 +1187,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>450461</v>
+        <v>450188</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>88.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>450621</v>
+        <v>450409</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>49.0</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>450638</v>
+        <v>450423</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>14.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>450720</v>
+        <v>450461</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>7.3</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>450737</v>
+        <v>450485</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>11.3</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>450751</v>
+        <v>450621</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>5.5</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>450942</v>
+        <v>450638</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
         <v>22</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>3.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>451024</v>
+        <v>450720</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>48.0</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>451123</v>
+        <v>450737</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
         <v>27</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>8.0</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>451239</v>
+        <v>450942</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>4.4</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>451321</v>
+        <v>451024</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>35.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>451598</v>
+        <v>451123</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>8.75</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>451642</v>
+        <v>451239</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>3.0</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>451697</v>
+        <v>451321</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>1.5</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>451741</v>
+        <v>451598</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>12.45</v>
+        <v>8.99</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>451789</v>
+        <v>451642</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>16.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>451932</v>
+        <v>451697</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>37.0</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>451956</v>
+        <v>451741</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>8.3</v>
+        <v>12.25</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>451963</v>
+        <v>451789</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20" t="s">
         <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>165.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>451970</v>
+        <v>451932</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
         <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>3.0</v>
+        <v>37.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>