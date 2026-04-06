--- v2 (2026-02-12)
+++ v3 (2026-04-06)
@@ -14,194 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 12/02/2026 20:21</t>
-[...47 lines deleted...]
-    <t>Fitas Led</t>
+    <t>Lista gerada no: 06/04/2026 07:16</t>
+  </si>
+  <si>
+    <t>HOME THEATER SATE AS-628BL - BLT/CONTR/SD/USB/2.1</t>
+  </si>
+  <si>
+    <t>Home Theaters</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>LED  MATRIX PAINEL SATE A-MP32 - 30X20.0CM</t>
-[...2 lines deleted...]
-    <t>KIT DE PANELAS + UTENSILIOS / OFERTA /  4 PANELAS</t>
+    <t>CAMERA IP SATE A-CAM8101 - 2MP/CAM/ICSEE</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>SELADORA PORTATIL SATE A-CUT911</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>SELADORA  PORTATIL SATE A-CUT913</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F339 - REC/USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2282 - USB/SD/FM/BT</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1983 - USB/SD/FM/BT</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>SPEAKER JVC XS-KY2115B - BLT/IPX7/10W/MINI</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
+  </si>
+  <si>
+    <t>JVC</t>
+  </si>
+  <si>
+    <t>CHALEIRA ESMALTADA EUROMAX - 2.5L - COLOR/DISENHO</t>
   </si>
   <si>
     <t>Utens�lios dom�sticos</t>
   </si>
   <si>
-    <t>KIT DE PANELAS - OFERTA - 3 PCS</t>
-[...59 lines deleted...]
-    <t>WINNINGSTAR</t>
+    <t>EUROMAX</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO TUCANO TC-100 ARCO/BLT - AZUL</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO TUCANO TC-100 ARCO/BLT - PRETO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO TUCANO TC-100 ARCO/BLT - BEIGE</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA MONITOR TUCANO M-011</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>TV 43'' SMART LED HYE HYE43ATFZ - FHD/SMART/ANDROID 14</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>TV 98'' HYE HYE98GTUH - 4K/SMART/GOOGLETV</t>
+  </si>
+  <si>
+    <t>1,180.00</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM8001D - 4MP/2CAM/ICSEE</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM8005D - 4MP/2CAM/ICSEE</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM8006D - 6MP/2CAM /ICSEE</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM8008D - 6MP/2CAM/ICSEE</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM8011D / 6MP/2CAM/ICSEE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed38f2e3740e8a7916495a6f5b38034.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a37f1f23efb7109409a54b2809805d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6cbfcab966be9fdb60f6e4119245c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb59b182269efd422166d39dd732f8e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb66d1208066a84e4cf064556d111e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e18a500016b15e47b23b6788eaace7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa993d4b96ede2dbadb03d9dde61e80.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f743ebccd2d0c0db11e14cc1b2fde20.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4b6a8b76d7aed85813820e417eb13.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723df9bab731a44c0328130f3124060.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec429d26eb47e0ef321fbe04e71c9c8f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb1e7cd0e6678c7c7589f2def328db.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b9ab41d9df84636e2f93c45c0d570.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ef2fca9827996ea73d0e8315637a1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7ffec8e16f7583b05b5658ded0883.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b77ce888056ca132f27f776259998.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057389d4aa0843caa460d6c31ec3960.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622f136311a784069a540dd521f5117.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f5af377490037aa9dd85938627414.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5afb69a8f1918a7ce987ef1e5404cf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838524b4f220a8a9a3d5cc97b52d16f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5218a37d3a936c3327dcbd2c5be52d9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c75814c7f2abaefeebb05d38d685d3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9fe35e59d6dd7b3d0825df2f4cac2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8d556f059aaa4c4e23068436317a3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7435279c5813035534a867f47368fba.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500776fba5be3a542414988e0123433.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeedf2d011163ec5b3145875f7d35a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7594b1193e2c8f3f8a8c2764c81d29c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754bf55944710afbb89653822886602.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f307a16b3099e3732ebbb9ad7333646.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbdf7ae14fe5a2c2dcca017c622907.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece92fe054cdc76d32ff342e7374233.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6372c42c67f4d55653fec762d0cd5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc7a2dbf674cc0f8dfd8175852cf26.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04261dc961d408e7bba201cb490848.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2831a7b8ea9d0b6b24bbcaa66ee72.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad537ea909fca4c89a53769e99ec04c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314eab6eeb809ab7ba75955af4f4e4b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5085197c89bb48752dbefe8023ea0.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>580816</v>
+        <v>584647</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>820.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>580830</v>
+        <v>584654</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>820.0</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>580847</v>
+        <v>584661</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>820.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>580854</v>
+        <v>584678</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>405.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>580861</v>
+        <v>584692</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>505.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>580878</v>
+        <v>584708</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>17</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>26.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>580908</v>
+        <v>584715</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
         <v>17</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>1.8</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>580915</v>
+        <v>584722</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>29.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>580922</v>
+        <v>584739</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>49.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>580953</v>
+        <v>584753</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>13.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>580960</v>
+        <v>584760</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>10.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>580977</v>
+        <v>584777</v>
       </c>
       <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" t="s">
         <v>29</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>30</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>96.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>580984</v>
+        <v>584784</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>23.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>580991</v>
+        <v>584791</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15" t="s">
         <v>36</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>17.0</v>
+        <v>152.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>581004</v>
+        <v>584814</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" t="s">
+        <v>37</v>
+      </c>
+      <c r="F16" s="3" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>5.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>581011</v>
+        <v>584821</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>6.0</v>
+        <v>14.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>581035</v>
+        <v>584838</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>12.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>581042</v>
+        <v>584845</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>12.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>581066</v>
+        <v>584852</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>129.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>581073</v>
+        <v>584876</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>179.0</v>
+        <v>29.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>