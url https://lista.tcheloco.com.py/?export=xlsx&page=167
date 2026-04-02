--- v0 (2026-02-13)
+++ v1 (2026-04-02)
@@ -14,212 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 01:21</t>
-[...5 lines deleted...]
-    <t>Speakers Pequenos</t>
+    <t>Lista gerada no: 02/04/2026 04:53</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO INOVA FON-6713 - BLT/LED - ROSA</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>INOVA</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO INOVA FON-6713 - BLT/LED - AZUL/ROSA</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO INOVA FON-6713 - BLT/LED - LILAS</t>
+  </si>
+  <si>
+    <t>LAMPADA LED INOVA LED-613 - 100W / E27</t>
+  </si>
+  <si>
+    <t>Lampadas E27</t>
+  </si>
+  <si>
+    <t>MULTIPROCESSADOR 5 EM 1 BRITANIA BMP2000 - 220V</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>MATA MOSQUITO/INSECTOS ELETRICO ELECTROBRAS EBMI-16 - 110V</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>MATA MOSQUITO/INSECTOS ELETRICO ELECTROBRAS EBMI-20 - 110V</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO HYE HYE-I24ABW - 24000BTU - 50HZ COM KIT - Q/F</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO HYE HYE-INV30ABW - 30000BTU - 50HZ/60HZ/ INVERTER - COM KIT - Q/F</t>
+  </si>
+  <si>
+    <t>MAQUINA VGR V-990 BARBA/CABELO</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>CELULAR SAMSUNG A36 5G (A366E) - 256GB/8 RAM - PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Samsung</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>TV 32" HYE SMART LED HYE32ATHQ - QLED/SMART/AND 14</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2286 - USB/SD/FM/BLT</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>SPEAKER ECOPOWER EP-S323 - BLT/FM/TWS</t>
-[...128 lines deleted...]
-    <t>MAQUINA DE CORTAR CABELO PROSPER  P-2131 - RECARREGAVEL - DIGITAL - BIVOLT</t>
+    <t>TECLADO PARA PC SATE AK-962 - USB/ESPANHOL</t>
+  </si>
+  <si>
+    <t>Teclados</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>TECLADO PARA PC SATE AK-961 - USB/PORTUGUES</t>
+  </si>
+  <si>
+    <t>HD SSD IMPERIUM X10 - 512GB - 2.5'' SATA SSD</t>
+  </si>
+  <si>
+    <t>Memoria/Pendrive/HD</t>
+  </si>
+  <si>
+    <t>IMPERIUM</t>
+  </si>
+  <si>
+    <t>PORTA TEMPEROS GIRATORIO SA23297 INOX/VIDRO - 20 PCS</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>OM</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-8757 - BT/USB 10.33"</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-8741 - BT/USB/ 10.1"</t>
+  </si>
+  <si>
+    <t>TELA CAR ECOPOWER EP-8754 BT/USB - 7"</t>
+  </si>
+  <si>
+    <t>Telas p/ Carro</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd567fa96ce66e0d888a2b2c2f04a52.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00393552b90ee6d50c5f40e16713c5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3a54c3fe0292692b4462fc235c381.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480c067097b6c7ae3f6aaef0b794e3c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640353d3af3b43b05fe9fbbabee71a9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d552d23887a5520a764612e3bcc3045.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ace8cfba5194ea2fc728303499a30f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52ce7414ad8c7c50182ca1664b46a1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11aa15c7f75f44ae9379c4d789076a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b7392be155e731d744907a73d7eb1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b7ffc161bd384fdc94af506874e53.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eac22a2ec1e8fb2138de4c8e4e330e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb64c6258c43cb4e344f7df251af989.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097eae562390ee3bd1391fc7fa1173b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b354118e833d7e869db282b8ff3e992.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb3498a0e73154b17fb745a4887e0b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda51a2a3eddf0afa9db5db801bffdd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727efe2546bb0f1ed1d1cf50481e001c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ea34437766cd829b9679fb18f9374.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb906417d5d73f8f6011b1fb2093aa2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9ea52146f48b85d642edbca7d444f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35720cf5ae49c0c734ec2158c33926aa.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42c77747105ac42d5a1a34ef367501.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceeb32f20b589c339270f5af980e84.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e759c684c5d359c6bab45c8fd5cb746.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd4096d6131b66b39fc55db7f0bbf0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5e4b0ce633f67f3850ecc260209b7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a20eb20345ee769bbb91be98cf31bb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbd85a3a69d06ae3f23e705f59add6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891250430fe3733efaa558b5925bf75.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a190f5fccb885b2433fc6862662202.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6799efd98e7bda6d7cd8704925d0f2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b254bece6dd68cf018fe6debe3430a8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab7d6019eb9710512161a7bf35c24a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98041ebbe8ebbee0494f4e8c6ae4f02.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28e146ab64dec2bff214b6d1711c91.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee415907e7f97d3db3dbbe7477ae4f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319ce94b9fd82517cbe9187a7c8e46b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46290aa1fbd4d16d213d16d0f557af74.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a73726457426426ebe075e84b21d37.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="88.407" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="96.691" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>578776</v>
+        <v>581424</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>27.0</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>578783</v>
+        <v>581431</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>127.0</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>578790</v>
+        <v>581448</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>2.5</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>578813</v>
+        <v>581455</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>45.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>578820</v>
+        <v>581479</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>20.0</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>578837</v>
+        <v>581493</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>13.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>578875</v>
+        <v>581509</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>21.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>578882</v>
+        <v>581547</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>3.0</v>
+        <v>505.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>578899</v>
+        <v>581561</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>13.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>578905</v>
+        <v>581585</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>25.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>578912</v>
+        <v>581639</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>14.0</v>
+        <v>267.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>578929</v>
+        <v>581653</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="F13" s="3">
-        <v>12.0</v>
+        <v>91.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>578967</v>
+        <v>581691</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>6.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>578974</v>
+        <v>581714</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>578981</v>
+        <v>581721</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>17.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>578998</v>
+        <v>581738</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>20.0</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>579001</v>
+        <v>581752</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>9.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>579018</v>
+        <v>581783</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="F19" s="3">
-        <v>19.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>579025</v>
+        <v>581790</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="F20" s="3">
-        <v>6.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>579049</v>
+        <v>581806</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="F21" s="3">
-        <v>16.0</v>
+        <v>25.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>