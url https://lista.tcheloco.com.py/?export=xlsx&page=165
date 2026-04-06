--- v2 (2026-02-13)
+++ v3 (2026-04-06)
@@ -34,180 +34,180 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 03:11</t>
-[...14 lines deleted...]
-    <t>Fontes</t>
+    <t>Lista gerada no: 06/04/2026 07:17</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO HYE  HYE-INV18ABW - 18000BTU - 50HZ / 60HZ / INVERTER - COM KIT - Q/F</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
   </si>
   <si>
     <t>HYE</t>
   </si>
   <si>
-    <t>CARREGADOR HYE HYEC43C / 30W / CABO USB-C</t>
-[...14 lines deleted...]
-    <t>PROCESSADOR RAF R.7045 - 3L - 1000W - 220V</t>
+    <t>LED PISCA-PISCA COR QUENTE 20732 - 100 LED - 220V</t>
+  </si>
+  <si>
+    <t>Ilumina��o</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>RADIO RELOGIO ALARME PHILCO PAR3206BT FM/USB/BLT - BIVOLT - 50-60HZ</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>PHILCO</t>
+  </si>
+  <si>
+    <t>RADIO RELOGIO ALARME PHILCO PAR3120BT FM/USB/BLT - BIVOLT - 50-60HZ</t>
+  </si>
+  <si>
+    <t>Relogio de parede e mesa</t>
+  </si>
+  <si>
+    <t>LED PISCA-PISCA CORES - CORTINA - INOVA LED-8-08</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO INOVA FON-6713 - BLT/LED - PRETO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>INOVA</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO INOVA FON-6713 - BLT/LED - ROSA</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO INOVA FON-6713 - BLT/LED - AZUL/ROSA</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO INOVA FON-6713 - BLT/LED - LILAS</t>
+  </si>
+  <si>
+    <t>LAMPADA LED INOVA LED-613 - 100W / E27</t>
+  </si>
+  <si>
+    <t>Lampadas E27</t>
+  </si>
+  <si>
+    <t>MULTIPROCESSADOR 5 EM 1 BRITANIA BMP2000 - 220V</t>
   </si>
   <si>
     <t>Multiprocessadores</t>
   </si>
   <si>
-    <t>CARREGADOR FONTE HYE HYEC79 - 65W - USB/USB-C</t>
-[...71 lines deleted...]
-    <t>Lanternas</t>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>MATA MOSQUITO/INSECTOS ELETRICO ELECTROBRAS EBMI-16 - 110V</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>MATA MOSQUITO/INSECTOS ELETRICO ELECTROBRAS EBMI-20 - 110V</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO HYE HYE-I24ABW - 24000BTU - 50HZ COM KIT - Q/F</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO HYE HYE-INV30ABW - 30000BTU - 50HZ/60HZ/ INVERTER - COM KIT - Q/F</t>
+  </si>
+  <si>
+    <t>MAQUINA VGR V-990 BARBA/CABELO</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>CELULAR SAMSUNG A36 5G (A366E) - 256GB/8 RAM - PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Samsung</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>TV 32" HYE SMART LED HYE32ATHQ - QLED/SMART/AND 14</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2286 - USB/SD/FM/BLT</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>LANTERNA ECOPOWER EP-8316 - RECARREGAVEL - 1 LED - BIVOLT</t>
-[...8 lines deleted...]
-    <t>LANTERNA ECOPOWER EP-8332 - RECARREGAVEL - 1 LED - SOLAR - BIVOLT</t>
+    <t>TECLADO PARA PC SATE AK-962 - USB/ESPANHOL</t>
+  </si>
+  <si>
+    <t>Teclados</t>
+  </si>
+  <si>
+    <t>SATE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a03c6b5c3a6d3fe46b55be41626c03.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aeb08d913964f53cf9d6fb921424b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a470ee3c2d4aab7313620b5456e47.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208313c974c27b6e30f980f0de8876e3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b54c1f80bda2ca5fe3c54861d2c365.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d579af7a25b5ae166cec32178776a8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78902698afa7ef9c755ad79a608206b1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7add153aa80e3694e9a90ce4ce61ed3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cbf701bec58b906bc87785940c54d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87623832db144a938c4e3052d948eea.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcce029a173a2681b4d5913c28762bc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eb2d2c3cf20cb9a79eb90670ba698.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ffb9c15158de1071a14f63f511b62.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1ac428178d3f06d179c3583f151ab.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa36e2a95bbb69625ffdc9c0dcf805d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbf375f569c7f34da1b003eb2e5c17.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f355fa999d0c3b44c70be32564423.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed169a4f1c7f833e325a746258de7651.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b9e7a1b72aa0eba5fb0aef706cd91.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954ce2d2279280f55b894430125b858.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64258c0f7149b1fa2f57acdc7028372.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad87e59b85ec97168484686a11eb2b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acf95abc2a1a02c1feb45fbf067a38.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106f39865a56c45173647afc1da8c1d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc22b7cf3b956ad8d779b4f7c63d8c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e86fec8254619d04b578f2389da08.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52512affd990cb6e9ce013638c3466.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c950548a54fb78fc0dd1fe0fe9cf57f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214c9aef37b2bb522aff4a704d197ab.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2daaa5014aeebf43bfbfaca51eef03.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16d263ca9a85cebe27a45cf7cf2f86.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881366c96527682461169366ab07e496.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e018ec16231d61327fc5243e10e3da.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87e13385d306426415fae96121b43a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c858097ac24ebc2a154bb2af3ab1c1c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485380744b854eb1b7306b394f37a99.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95187a80a4a91fe15caa9edba2589820.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92b85046e45f6a63759a132eb16d07.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572e153d60fd96fd50b53ff0e80c22f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067dd369829c229f086984de6976b9c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1141,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="101.404" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>578110</v>
+        <v>581349</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>67.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>578127</v>
+        <v>581363</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>578134</v>
+        <v>581370</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>11.0</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>578172</v>
+        <v>581387</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>80.0</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>578196</v>
+        <v>581400</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>14.5</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>578202</v>
+        <v>581417</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>18.0</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>578226</v>
+        <v>581424</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>13.5</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>578233</v>
+        <v>581431</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>13.5</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>578240</v>
+        <v>581448</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>53.0</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>578257</v>
+        <v>581455</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>17.5</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>578264</v>
+        <v>581479</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>9.0</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>578288</v>
+        <v>581493</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>578318</v>
+        <v>581509</v>
       </c>
       <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" t="s">
         <v>32</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>7.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>578325</v>
+        <v>581547</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>4.0</v>
+        <v>505.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>578349</v>
+        <v>581561</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>9.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>578356</v>
+        <v>581585</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F17" s="3">
-        <v>75.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>578394</v>
+        <v>581639</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>3.0</v>
+        <v>267.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>578400</v>
+        <v>581653</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>2.5</v>
+        <v>91.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>578417</v>
+        <v>581691</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>2.5</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>578424</v>
+        <v>581714</v>
       </c>
       <c r="C21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" t="s">
         <v>49</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>