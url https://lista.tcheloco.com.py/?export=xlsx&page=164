--- v3 (2026-03-31)
+++ v4 (2026-04-06)
@@ -14,191 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/03/2026 08:19</t>
-[...41 lines deleted...]
-    <t>KIT CHAVE DE FENDA FREFOX TSL-50 (155185) - 5 PCS</t>
+    <t>Lista gerada no: 06/04/2026 05:42</t>
+  </si>
+  <si>
+    <t>FURADEIRA DE IMPACTO WADFOW WMD15851 - 220V</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>CANIVETE COM TRAVA 15CM OM 19665 - SEM CAPA</t>
+  </si>
+  <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>KIT CHAVE DE FENDA FREFOX 155183 - 3 PCS</t>
-[...2 lines deleted...]
-    <t>GARRAFA TERMICA QAN QAN-2145 - 1.5L+ 150ML</t>
+    <t>LED MATRIX PAINEL SATE A-MP27 - 12X59.5CM</t>
+  </si>
+  <si>
+    <t>Fitas Led</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>LED  MATRIX PAINEL SATE A-MP32 - 30X20.0CM</t>
+  </si>
+  <si>
+    <t>BARBEADOR PORTATIL XO CF32 - 4 EM 1</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>XO</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA NOBEL NH-30356 - 500ML</t>
   </si>
   <si>
     <t>Termica</t>
   </si>
   <si>
-    <t>MULTIPROCESSADOR WINNINGSTAR ST-5583 - 10X1 - 220V</t>
+    <t>NOBEL HOME</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA NOBEL NH-30357 - 750ML</t>
+  </si>
+  <si>
+    <t>BATEDEIRA MANUAL QYLAR QY-0813 - 200W - 110V</t>
+  </si>
+  <si>
+    <t>Batedeiras</t>
+  </si>
+  <si>
+    <t>QYLAR</t>
+  </si>
+  <si>
+    <t>BATEDEIRA MANUAL QYLAR QY-0813 - 200W - 220V</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS COM MALETA MOX MO-HT189 - 189 PCS</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>FERRO A VAPOR QYLAR QY-2216 CERAMIC - 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>FERRO A VAPOR QYLAR QY-2216 CERAMIC - 110V</t>
+  </si>
+  <si>
+    <t>PLACA INFRARROJA QYLAR QY-0903 - 220V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>MIXER 3 EM 1 QYLAR QY-1713 - 400W - 110V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>MIXER 3 EM 1 QYLAR QY-1713 - 400W - 220V</t>
+  </si>
+  <si>
+    <t>PROCESSADOR QYLAR QY-2013 - VIDRO - 110V</t>
   </si>
   <si>
     <t>Multiprocessadores</t>
   </si>
   <si>
-    <t>WINNINGSTAR</t>
-[...53 lines deleted...]
-    <t>TV 65'' SMART LED JVC 65KM558 - HD SMART/4K/GOOGLE</t>
+    <t>PROCESSADOR QYLAR QY-2013 - VIDRO - 220V</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER QYLAR QY-0206 - 5L - PRETO - 110V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>SECADOR QYLAR QY-0419 - DRY STYLE - 2000W - 110V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>SECADOR QYLAR QY-0419 - DRY STYLE - 2000W - 220V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765965c8586f573f4865994c89ceaa3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf68590da04cde4fd15340636bcc2a4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6dee7fc8e7f24023787f3407ecbb2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed812fb9f1817ea788c5374f4b02c1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5ac7f4bbe3143a4ebce4e589bbff1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1955de1e4fb974d22cc653d71a872b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ae9220318beb1889312fc81d17f49.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c8a173e62b1cded8e45b138c4a828.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356ac09dad7fd05b251f4c42e280262.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3f757d0ca81aac4265ff629271b37.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345fc340206a80854311448b02e4619.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ef01716c1371a5215a7d11989e61f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabd95264a36ff01ccb907a0db9997b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d17eb29bc098263f9b2dfbff1a5942.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f4b49d87a9c11957a6e5db4b336ce.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858612db7531e8cb73af0f95d55bf13.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d41d242540dc5e6e40effd4102444.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ee2a0238139e2f259a1a8e2cd13e0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7e10b1231efaf352fa428c5a9f84a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafc0941b7c3de4901e04e8730d4b6c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88335f7f32452bf3c3b6c43e3840db6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba22e27e11665c11d7c8cf612078515.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695254f05ee1a05634f87dac2a9b8bfb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cee458de96f321363f1b38c53e5f8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec125077c59ac8fbe9b00a1c376f2f6a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca48ebb98813f8074ed1134379d40a7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1de26798b1235c937860b84af32c11.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca45f286046e302969f6ca124a990c4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b711f58a0449795743382f83e0e74c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f3633c73c1e9e1bb70f48215db8f6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15eb55df5889ac97b1d0b314636136.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c3aefcfb97cbde885a243509c06e6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa76749342cc22f6cea94fbd0b955fe.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b7610b4c31d904b03dd8f60681382.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74387e6f73f4dd6c651a9553a543e16b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fabceb4980ba0925aeed51c358251.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a782fba1e3d99c32cc942847bd50b9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e183fc84ef408a4fd7a560e6ff792.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17ef9458c042c0cfbd2e42738490fa.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e822b1e092e00d64938999b4434f3e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1132,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>580311</v>
+        <v>580878</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>8.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>580328</v>
+        <v>580908</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>580335</v>
+        <v>580915</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>13.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>580342</v>
+        <v>580922</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>14.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>580359</v>
+        <v>580991</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>14.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>580366</v>
+        <v>581004</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>11.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>580373</v>
+        <v>581011</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>14.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>580380</v>
+        <v>581035</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>580410</v>
+        <v>581042</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>4.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>580427</v>
+        <v>581097</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>7.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>580434</v>
+        <v>581134</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>4.0</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>580441</v>
+        <v>581141</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" t="s">
         <v>25</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>10.0</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>580502</v>
+        <v>581158</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>59.5</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>580526</v>
+        <v>581165</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>580571</v>
+        <v>581172</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>155.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>580595</v>
+        <v>581189</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>0.5</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>580601</v>
+        <v>581196</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
         <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>14.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>580618</v>
+        <v>581202</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19" t="s">
         <v>41</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>0.59</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>580632</v>
+        <v>581219</v>
       </c>
       <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" t="s">
         <v>43</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>120.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>580663</v>
+        <v>581226</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="F21" s="3">
-        <v>396.0</v>
+        <v>16.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>