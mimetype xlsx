--- v3 (2026-03-31)
+++ v4 (2026-04-01)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/03/2026 19:25</t>
+    <t>Lista gerada no: 31/03/2026 21:00</t>
   </si>
   <si>
     <t>KIT CHAVES TIAN MU OM 21762 - 6 PCS</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
     <t>BOLHA</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>FOSTON</t>
   </si>
   <si>
     <t>MAQUINA DE VGR V-340 BARBEADOR SHAVER MINI / LCD</t>
   </si>
   <si>
     <t>Barbeadores</t>
   </si>
@@ -230,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edc4b6a05b9fff3890db01e64bd0bc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6846ce52f7d77edaf79f1926beb7f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83c3951874614b89cd62dae26b4efe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1e87c79faf418ff13fb565cdca11b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe676328460715a08af1b5617bfcef4b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dd0fdffea7c9dbcae36bf6181b5e5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723b0dd678ebc8714c70551c3b5f258.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd7a2846bcd6770412b7637fb7e9df.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78a77e0d467d3443a44eb2f796246e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338614bd8b3d9d5a1e21cd150d0da89.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef6d94feafe3071384027ba13b68a1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd797c90b1cd07a923f45b7e837ace.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70940dfdb5d2ede2eef47d0c5fe5d5f1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34451bcfe9ee684a858a91d0742ca35.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df613dbd3b27437a0f79dcc9bc2bea9b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efbf8d1a00476da513af60d39771f2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0300a9d253eaf43760690856c24047.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e2ccbd1478478ce7b25b17915976c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e20fb33cbc39e7e30f339230ea55d4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565d3c5695e0280c144956fa2348098.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211651ab97fe78a669391ffa3f04d60.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33a5cb4a52eec014304d1de6985a1d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9f9f4a2170af05c027e9025229076.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c78cd0c54558caad13245fd4678a0b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd3d3f68139e830e7939c03f7d6ec9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35272034892b444b070eead206f8c98.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2805ff8e247ec5fac50bb84096202.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec799f917dd3f7f27d95d725b753544.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978513ae115c97cd392ecac404ea199.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b1fd47751fdd1bd27486f3ac0d066.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c015baf9b619e7f212f2337300822f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d9cddcecce82e29ea9860a8589fbf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c24b2ee62ee1fe58f28ac8239013b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8932082f8cee97985628d217d56b145.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9140aa9bc2b7f8e8aacb75972ac78e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632f64f476ab51686002891eed31099.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3048a8910e1ff71af3ffe6603b1c9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c541c25452797ced3cd4278f8c31c79.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11882b888aee15661be27932b58045a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c11bfebec19971678b5ebf355604d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>