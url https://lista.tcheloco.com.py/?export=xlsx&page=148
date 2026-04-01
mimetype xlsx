--- v2 (2026-02-13)
+++ v3 (2026-04-01)
@@ -14,197 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 16:03</t>
-[...5 lines deleted...]
-    <t>Copos</t>
+    <t>Lista gerada no: 31/03/2026 23:46</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO MAXELL BT300 - MAX PODS - BLUETOOTH - CINZA/PRETO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>MAXELL</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO MAXELL BT300 - MAX PODS - BLUETOOTH - CINZA/BRANCO</t>
+  </si>
+  <si>
+    <t>MOUSE PARA PC MAXELL MOWR-101 - USB OPTICAL - VERMELHO</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>MOUSE PARA PC MAXELL MOWR-101 - USB OPTICAL - AZUL MARINHO</t>
+  </si>
+  <si>
+    <t>TECLADO/MOUSE PARA PC SEM FIO PHILIPS SPT6318 - PORTUGUES - PRETO</t>
+  </si>
+  <si>
+    <t>Teclados</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER OVEN BAK BK-A010L-127V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER OVEN BAK BK-A010L-220V</t>
+  </si>
+  <si>
+    <t>PLACA ELETRICA INFRARROJA MOX-KIC06 - 2200W - 220V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>LANTERNA RECARREGAVEL ECOPOWER EP-8161 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8162</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR PHILIPS-WALITA RI-2112 - 2 VELOCIDADES - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>SOPRADOR/ASPIRADOR PROSPER TURBO P-2001</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>CONTROLE UNIVERSAL PARA AR CONDICIONADO - PROSPER K-1027</t>
+  </si>
+  <si>
+    <t>Controles P/AR</t>
+  </si>
+  <si>
+    <t>SECADOR PROSPER P6605 - 110V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>TV 50'' SMART LED HYE HYE50ATUX / ANDROID / SMART / 4K / DIG</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>TV 55'' SMART LED HYE HYE55ATUX / ANDROID / SMART / 4K / DIG</t>
+  </si>
+  <si>
+    <t>RAQUETE ELETRICO - MATA MOSCA OM 20865</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>OM</t>
+  </si>
+  <si>
+    <t>BALAN�A DE MERCADO KANDEXS K-B4001 - 40K - BIVOLT</t>
+  </si>
+  <si>
+    <t>Balan�as de Mercado</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>BOROSCOPIO ARTICULADO SATE A-GL921 - 1M</t>
-[...113 lines deleted...]
-    <t>SPEAKER KOLAV XH1222 12" / REC / USB / TF / CONT / BLT</t>
+    <t>RADIO CAR NAKAMICHI NAM5260-AXZ 10.1" / ANDROID HD</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ECOPOWER EP-H151 - BLUETOOTH - TWS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6a9ac61a6b1abed2067f70a4eaa1b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bb4e89e83868e3340bac54a19e705.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaa6678432e3b38c072380d71a508c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b77525c546c6403ccb3b54139f3ca.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4b04ef1c5146a9bbfa0b16de60404.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800d6ff8362885afba19ce2ffdba455.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0f8ae0add0e2d5e5c81076659fbde.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd8261dd21fc906738efa0af381d45.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fb2d4f75c7146187e9e44cf88d7e1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c130bb6d93ad19901398c261ab4e764.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d35ceec7895ff51544d34aeb5f02c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff15628e0a8be776bca92d8cb466e4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545ef20278d36ba82b3afd4f8576180.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e68291e4ec81ed878257aaf564960.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509b5e4d33413577a3d4ad04c415e48.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e388a420db3ca005b10ba2e6fa2ff.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f182bfda83c9904ec0afd10404b6931.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e7a0cc08dccddac3a4e91c9505970.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747227865a815f148d9901c4b3adaaa.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a1833d83a01d855785c07436f6f5c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7af496a9a7668c3d6f763e351fca3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b7571589bf8ad21ad6acd3531437f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79025c8a72f924bb8ecea0db1930f61e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc6590bbb9baebf71908825880cd5c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed9a73a9be82f145e16e76558008dd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c42a7b5107daf5f23756d6f35df783.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d02191b2c3032c066c05e8c999655.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bb20951d80bbd391892b62e620468.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f695757b1c336d17dcd657253aa9c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24fff48952bbe350aa024b2cb323d3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2ab643453a79aa0eac915fc7c271e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95dac9db6bc958fe1feb51c9e258b9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f246d757affd1597982efd9ac1d99d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1cd7748e697967806857e0627c091.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28648c2a68e6d71258eb73589fee8a3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aaa4d212f2bc9730ec28668ba965a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb816871b404dd3c19f79aac3ef7bb4a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94565f5018136954adcfdda59b7ede.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9bf18700644b7033b41c5ff266edd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d337f311855650cfb1d71b19174a33.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>570916</v>
+        <v>573818</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>570978</v>
+        <v>573825</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>86.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>570992</v>
+        <v>573849</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>23.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>571005</v>
+        <v>573856</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>2.3</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>571012</v>
+        <v>573863</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>13.0</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>571029</v>
+        <v>573887</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>12.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>571036</v>
+        <v>573894</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>11.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>571067</v>
+        <v>573917</v>
       </c>
       <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>39.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>571081</v>
+        <v>573931</v>
       </c>
       <c r="C10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
         <v>26</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>37.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>571098</v>
+        <v>573948</v>
       </c>
       <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
         <v>28</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>12.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>571128</v>
+        <v>573979</v>
       </c>
       <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
         <v>30</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F12" s="3">
-        <v>4.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>571159</v>
+        <v>573986</v>
       </c>
       <c r="C13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" t="s">
         <v>32</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>33</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>68.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>571173</v>
+        <v>574006</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14" t="s">
         <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F14" s="3">
-        <v>34.0</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>571180</v>
+        <v>574020</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" t="s">
         <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>3.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>571210</v>
+        <v>574037</v>
       </c>
       <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" t="s">
         <v>39</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>40</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>17.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>571319</v>
+        <v>574044</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>9.0</v>
+        <v>268.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>571326</v>
+        <v>574051</v>
       </c>
       <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" t="s">
         <v>43</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="F18" s="3">
-        <v>13.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>571333</v>
+        <v>574075</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="F19" s="3">
         <v>14.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>571371</v>
+        <v>574150</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F20" s="3">
-        <v>55.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>571388</v>
+        <v>574167</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="F21" s="3">
-        <v>59.0</v>
+        <v>6.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>