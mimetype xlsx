--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -14,188 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 19:10</t>
-[...2 lines deleted...]
-    <t>SPEAKER MEGASTAR HYJ802BT 8"/ USB / BLT / 1 MIC / A BATERIA RECARREGAVEL</t>
+    <t>Lista gerada no: 01/04/2026 03:31</t>
+  </si>
+  <si>
+    <t>SPEAKER JBK JBK-4202 / FM / MIC / USB / TF / BT / 2*4"</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>JBK</t>
+  </si>
+  <si>
+    <t>SPEAKER JBK 4206 / FM/MIC/USB/TF/BT / 2*4"</t>
   </si>
   <si>
     <t>Speakers Grandes</t>
   </si>
   <si>
-    <t>MEGASTAR</t>
-[...14 lines deleted...]
-    <t>Liquidificadores / Mixer</t>
+    <t>CABO XO-NB-Q252B - 60W - TIPO C/TIPO C - 1M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>XO</t>
+  </si>
+  <si>
+    <t>BATEDEIRA WINNINGSTAR ST-5306 / 5L / 220V</t>
+  </si>
+  <si>
+    <t>Batedeiras</t>
+  </si>
+  <si>
+    <t>WINNINGSTAR</t>
+  </si>
+  <si>
+    <t>DESIDRATADOR DE ALIMENTOS WINNINGSTAR ST-9990 - 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>PASSADEIRA A VAPOR WINNINGSTAR ST-5026 - 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>FRITADEIRA RAF R.5224 - INOX - 5L - 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
-    <t>MOCHILA PARA NOTEBOOK SATE A-KP4021 - 15.6"</t>
-[...20 lines deleted...]
-    <t>APARADOR PORTATIL SATE A-TK886 - REG - BIVOLT</t>
+    <t>SANDUICHERA COM DESENHO RAF R.251 - PRETO - 220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>GRILL MULTIFUNCIONAL RAF R.5496 - 220V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER RCA RCFR10 - 3.2L - PRETO - 110V</t>
+  </si>
+  <si>
+    <t>RCA</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI 15C / 256GB / 8 RAM / AZUL</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI 15C / 256GB / 4 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI 15C / 256GB / 4 RAM / AZUL</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR ECOPOWER EP-C803 - 12000MAH</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CARREGADOR FONTE XIAOMI MDY-11EP / 22.5W / TYPE-A + C / ORIG</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>HD SSD IMPERIUM X10 - 240GB - 2.5'' SATA SSD</t>
+  </si>
+  <si>
+    <t>Memoria/Pendrive/HD</t>
+  </si>
+  <si>
+    <t>IMPERIUM</t>
+  </si>
+  <si>
+    <t>CALCULADORA PORTATIL CASIO MX-12B - ROSA/AZUL</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
+  </si>
+  <si>
+    <t>CASIO</t>
+  </si>
+  <si>
+    <t>CALCULADORA PORTATIL CASIO MX-12B - ROSA/BLANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR DE BATERIA - CARRO WADFOW WBY1A201</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
-    <t>TV 40'' SMART LED MARSON MAS40 / WIFI / DGT / AND</t>
-[...59 lines deleted...]
-    <t>RELOGIO XO XO-M10 ULTRA / PRETO</t>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1982 / BLT / FM/AM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eb00b436c8276b8d9eb8b4e0554e4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899d15b9028958a195bf5f70fe1ffc0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b21a79e00ee511cffef794c6a539cf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a474ff8e7a3732efc77a43d54c21866.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d30d601e9af42589af09c51c27ac.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce482824aa89230482e896dab682484a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f88b0c6b30f015068e75d049888ea.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ffaac3015a7325adf713a79ad4d3b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176ac21c64e8e7a8ff186d356ed1f15.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf21c2f52ea0c453a508b6d3deee79f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e799c29fd6bde72efab2957b7bd7f4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7321ecef66f81fc175a7028a9d540.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d1d13320e5765baac8990f76800cf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8b16762a53e5f14462e920a6cef01.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244b6ef7fb4f8c57ae60d7acdb5e651.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f609965a72693dba6df4bbf71a1743.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d938985447116ac9a6c97356655e0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc4aa4000bc7c2897e6ae11dcee7a3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f6ddb50fd9308790a4059a44515ff.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42199242b11685336a8561a2d9e815ca.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5867c85fb55426e3e12c691d35d377.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d02c8817c235d2b4cab590b1cccce5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f51744cfbfcba8fbc4c89ee1ad8f45.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223c1d7f8574427a821c537db27fef4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cb507056459117f2adefc70ec9298.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f07e92f34be1edfc753670a96f8d4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ea947a78dc421ec5a7b2b8058a1ce.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cafdaca475136a8ea3430a3f19f146.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc366d912d361bd779be145b5fb946fe.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0e6bee101b33303a8ca0b4cb48bb3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67764b47b7eb3f6f704574ba915ceb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931dec5b8c15f25fa465f4b617c1208.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff27ab25f1bc5822145daff3592705.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ea04b49b2d5dcc7070563beeaba8f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe251fac6aa08b621f5d3b7a64a9fa3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156010567ca1e5bd5b2ca1371c85b8b6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fe6fcb5fb1a5fd61aa4eb152619e9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f27c1e808c6fac125a24889e85e154.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61821e82240bb46193bf21354dd166ea.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a6154a64b2b668bf3afab2600251f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1129,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>569316</v>
+        <v>571951</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>48.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>569323</v>
+        <v>571968</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>10.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>569330</v>
+        <v>572033</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>19.0</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>569361</v>
+        <v>572064</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>17.0</v>
+        <v>69.75</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>569378</v>
+        <v>572088</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>17.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>569385</v>
+        <v>572101</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>12.5</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>569408</v>
+        <v>572170</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>19.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>569415</v>
+        <v>572187</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>19.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>569422</v>
+        <v>572200</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" t="s">
         <v>24</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>30.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>569484</v>
+        <v>572255</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>139.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>569491</v>
+        <v>572262</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>7.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>569507</v>
+        <v>572279</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="3">
-        <v>8.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>569514</v>
+        <v>572286</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F14" s="3">
-        <v>23.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>569521</v>
+        <v>572309</v>
       </c>
       <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" t="s">
         <v>37</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>38</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>22.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>569538</v>
+        <v>572330</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F16" s="3">
-        <v>34.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>569545</v>
+        <v>572378</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>24.0</v>
+        <v>37.9</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>569552</v>
+        <v>572385</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>25.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>569569</v>
+        <v>572408</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>25.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>569576</v>
+        <v>572446</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="F20" s="3">
-        <v>16.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>569583</v>
+        <v>572514</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F21" s="3">
-        <v>16.0</v>
+        <v>52.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>