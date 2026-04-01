--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -34,174 +34,174 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 00:39</t>
-[...35 lines deleted...]
-    <t>CAMERA IP SMART GP-MINI / ICSEE / 2 ANT / BRANCO</t>
+    <t>Lista gerada no: 01/04/2026 09:10</t>
+  </si>
+  <si>
+    <t>COPO TERMICO CAPIBARA - 1200ML</t>
+  </si>
+  <si>
+    <t>Copos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>MINI PROJETOR TUCANO TC-M70</t>
-[...17 lines deleted...]
-    <t>MOCHILA INFANTIL CAPIBARA TT-JH05</t>
+    <t>SPEAKER MEGASTAR HYJ802BT 8"/ USB / BLT / 1 MIC / A BATERIA RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>TECLADO PARA PC SEM FIO - X-TRIKE KB-303 - PRETO</t>
+  </si>
+  <si>
+    <t>Teclados</t>
+  </si>
+  <si>
+    <t>MOCHILA PARA NOTEBOOK SATE A-KP9091 - 15.6"</t>
   </si>
   <si>
     <t>Maletas P/Notebook</t>
   </si>
   <si>
-    <t>ANDROID TV BOX S 4K XIAOMI MDZ-32-AA</t>
-[...2 lines deleted...]
-    <t>MARMITA INOX LUNCHBOX 11207 - 04 PCS</t>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>MOCHILA PARA NOTEBOOK SATE A-KP4014 - 15.6"</t>
+  </si>
+  <si>
+    <t>MOCHILA PARA NOTEBOOK SATE A-KP4021 - 15.6"</t>
+  </si>
+  <si>
+    <t>MOCHILA PARA NOTEBOOK SATE A-KP4024 - 15.6"</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR 2 EM 1 - RAF R.2821 - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>MOCHILA PARA NOTEBOOK SATE A-KP4045 - 15.6"</t>
+  </si>
+  <si>
+    <t>APARADOR PORTATIL SATE A-TK886 - REG - BIVOLT</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>APARADOR PORTATIL SATE A-ML771 - REG - BIVOLT</t>
+  </si>
+  <si>
+    <t>TECLADO COM MOUSE SEM FIO - HAVIT KB269GCM-SP (E) - PRETO</t>
+  </si>
+  <si>
+    <t>HAVIT</t>
+  </si>
+  <si>
+    <t>TV 40'' SMART LED MARSON MAS40 / WIFI / DGT / AND</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>MARSON</t>
+  </si>
+  <si>
+    <t>FONE/MIC MAXELL H-MIC1 - 3.5MM - UM LADO</t>
+  </si>
+  <si>
+    <t>Telefones S/Fio</t>
+  </si>
+  <si>
+    <t>MAXELL</t>
+  </si>
+  <si>
+    <t>SACA ROLHA ONIDA ON-027 - RECARREGAVEL - BIVOLT</t>
   </si>
   <si>
     <t>Utens�lios dom�sticos</t>
   </si>
   <si>
-    <t>SUNLIGHT</t>
-[...47 lines deleted...]
-    <t>Aspiradores</t>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>SECADOR DE CAL�ADO XO XO-CF35 - 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>XO</t>
+  </si>
+  <si>
+    <t>SECADOR XO XO-CF28 - MODELO DYSON - 220V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>RELOGIO XO XO-H140 4G / CAMERA / WIFI / ROSA</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>RELOGIO XO XO-H140 4G / CAMERA / WIFI / PRETO</t>
+  </si>
+  <si>
+    <t>RELOGIO XO XO-J10 / AMOLED / PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70e7ee3b97402e66853a18ed654538.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f929fe49f1487dde2d462434ba96c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a096b41ebc50c2a2fbacfabfe1585.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eb242ec0287f063a317add18ad705.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b78263d80726dc91a2254a5b5e540.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177667a6d9ac3cb4f807b53e44f9c6d6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e598fdcc3b6944af9475b9c20dc93b1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42bd3d550d5c47afdef3d43ed48f87.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621c626ce9682b78b0f17bba58bc0e4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e262bfc43ccf4e9046092e8dcf502.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec27ba487ace106b41425f41f4a9856.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5622c9820c33a9d547c07a48a85c33a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f4297e8263510623a04b8bd67902b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a33e1daa38f5552f02a5f65a66349d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66d2729bde19586a5f82039b5ea302.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf57de2aac35bd9d481dc32dbf2cd97.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb686421d0ec7a1e414b80b039288f3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb5fbaf043583dd7e5482e3597bb06.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4eccc7228ff2a7337391caa35ac57.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175ad01d4c5ed7b20fa49b350a56564.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c002cfe15ce762c3e6111525f485367.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5ecbe80c1cbb27589198c6a208c0e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9058773f8acd496e8cbbd82ea668700.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b90fc6a9a2d307cb2c083513525fa4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e690103d92b155fa72cf2240bc0166.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2150683b3b563d7c8b9bdf0182a1e7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0e2e3b95e2a9b90df2ba24a4d9719.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74091d57e4ccaa8d8e7af79fbd2aee.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8158b03ab81baafb0e384e8d75cf017.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f4c519776b834f1a3d2e9393c11fb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3acb869c03d6e393ec5ca944b71ec3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bcfdaeda47ed2091338571dcba072.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02e38e030fa2c0c919c33764723189.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5a1eab88e6579e1985c3f7aa13e91.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428e912066749411daeb9cb977292e4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6481c3f33944a5dde630bf7b5df80c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f797a61b2e9ddc8459db52d7978f22.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d009547c55418f57293798bbe1909.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b171ac1da340ae612e58777d464452.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399ee38970ca508fac3b2b9ca4c1dbc.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>566674</v>
+        <v>569200</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>42.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>566698</v>
+        <v>569316</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>42.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>566711</v>
+        <v>569323</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>21.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>566735</v>
+        <v>569347</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>14.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>566742</v>
+        <v>569354</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>39.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>566780</v>
+        <v>569361</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>15.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>566797</v>
+        <v>569378</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>27.5</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>566803</v>
+        <v>569385</v>
       </c>
       <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>32.0</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>566810</v>
+        <v>569415</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F10" s="3">
-        <v>16.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>566841</v>
+        <v>569422</v>
       </c>
       <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
         <v>26</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F11" s="3">
-        <v>8.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>566902</v>
+        <v>569439</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F12" s="3">
-        <v>50.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>566933</v>
+        <v>569460</v>
       </c>
       <c r="C13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" t="s">
         <v>29</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>6.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>566940</v>
+        <v>569484</v>
       </c>
       <c r="C14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" t="s">
         <v>32</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>70.0</v>
+        <v>139.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>566957</v>
+        <v>569491</v>
       </c>
       <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" t="s">
         <v>35</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>17.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>566964</v>
+        <v>569507</v>
       </c>
       <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" t="s">
         <v>37</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>17.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>567008</v>
+        <v>569514</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F17" s="3">
-        <v>95.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>567015</v>
+        <v>569521</v>
       </c>
       <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
         <v>41</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>11.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>567022</v>
+        <v>569538</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F19" s="3">
-        <v>5.5</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>567039</v>
+        <v>569545</v>
       </c>
       <c r="C20" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" t="s">
         <v>45</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F20" s="3">
-        <v>5.5</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>567046</v>
+        <v>569552</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="F21" s="3">
-        <v>6.0</v>
+        <v>25.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>