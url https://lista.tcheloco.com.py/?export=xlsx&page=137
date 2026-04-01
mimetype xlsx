--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -34,174 +34,174 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 00:24</t>
-[...41 lines deleted...]
-    <t>Maletas P/Notebook</t>
+    <t>Lista gerada no: 01/04/2026 09:43</t>
+  </si>
+  <si>
+    <t>CABO USB 3 EM 1 XO XO-NB230 / V8/LIGHTNING/TIPO-C</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>XO</t>
+  </si>
+  <si>
+    <t>CARREGADOR FONTE XO HN238A / 30W / 1 USB / 1 TIPO-C / BIVOLT</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>MIXER 5 EM 1 RAF R.340R - 2000W - VERMELHO/PRETO - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>MIXER 5 EM 1 RAF R.314B - 800W - PRETO - 220V</t>
+  </si>
+  <si>
+    <t>CAPA PROTETORA PARA CELULAR XO-KT01 PROVA D'AGUA</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
+  </si>
+  <si>
+    <t>COLHER DE PEDREIRO FONTOR QZD-7 - 7"</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>ABAJUR INOVA N-02 AJUSTAVEL / RECARREGAVEL PORTATIL</t>
-[...47 lines deleted...]
-    <t>ESPELHO PARA MAQUIAGEM COM LED SATE A-M16</t>
+    <t>KIT BROCAS FONTOR 182229 - 10 PCS</t>
+  </si>
+  <si>
+    <t>TRIANGULO DE SINALIZACAO OM-18870</t>
+  </si>
+  <si>
+    <t>OM</t>
+  </si>
+  <si>
+    <t>CANIVETE COM TRAVA 20CM OM19046-1</t>
+  </si>
+  <si>
+    <t>MAQUINA VGR V-350 BARBEADOR SHAVER DIG / REC / LCD</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>MAQUINA DEPILADOR VGR V-611 - 3 EM 1</t>
+  </si>
+  <si>
+    <t>Depiladores</t>
+  </si>
+  <si>
+    <t>MAQUINA VGR V-166 BARBA/CABELO PROFISSIONAL / LCD</t>
   </si>
   <si>
     <t>Cuidados pessoais</t>
   </si>
   <si>
-    <t>SPEAKER JVC XS-KY7213B / BLT / IPX6 / 110W / 60W RMS</t>
-[...20 lines deleted...]
-    <t>BONECO PELUCIA CHAVEIRO LABUBU</t>
+    <t>AQUECEDOR MAGEFESA MGF1238 - 2000W - 2 NIVEL - 220V</t>
+  </si>
+  <si>
+    <t>Aquecedores</t>
+  </si>
+  <si>
+    <t>MAGEFESA</t>
+  </si>
+  <si>
+    <t>AQUECEDOR MAGEFESA MGF1662 - 800W - 2 NIVEL - 220V</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO BLACK+DECKER 12000BTU - 220V/60HZ - INVERTER</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>BLACK DECKER</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO BLACK+DECKER 18000BTU - 220V/60HZ - INVERTER</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO BLACK+DECKER 24000BTU - 220V/60HZ - INVERTER</t>
+  </si>
+  <si>
+    <t>COPO TERMICO CAPIBARA - 1200ML</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>SPEAKER MEGASTAR HYJ802BT 8"/ USB / BLT / 1 MIC / A BATERIA RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>TECLADO PARA PC SEM FIO - X-TRIKE KB-303 - PRETO</t>
+  </si>
+  <si>
+    <t>Teclados</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28476a30b136f0e24bcfb50d92e8a8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704edf479859b3d04bf8bfcdae4b0ef1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46247a62e005c3ebe07530877c11a34.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bd118ca85b7709cb21dd706005cda.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee696003224d1649a5571df5a31416.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5b945343d377f90beed4f6b310f0f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3ba560ae104503c51e35a254e6dda.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2655c017e7efbc67e3cf0e1b105a13.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c97d1aa1b4f2b9be0a17dd3e194148.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ffb24e18009c7fe281cefc206eb39.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbe2407830c3e853ac5eb7e666233a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece3e53f9e2dc306cce2cd8e46fbd5d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d449960de8a5e9eeabc7063046302c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d7cb6131e8686d75b738b50e1f59d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210a2080c123e834d09f3e2a3ac19f2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bfeff16013a987f1444f481a92538.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d9acc287dddd21ca3cddad42597b1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a038edc0fc8f2b8740eead24ab35af.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f92a39d131a85561b90780eceac8f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f28a8b3f6862af387e605b356fa421.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c8b7ad472338a0ee7a454d5100d77.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c034e2b265c185e31a0a382487c5e4c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b25217bbb72e679a887c6a6bef804.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38d39f5ca681966b4f14b968f84d3d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551dc334cbc53fa87f19e6bbac985c4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79e78778f292a05b423d6d73adea61.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf486a88e5ad4d0c9d6066179c2762.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983752bd89182b15f3258db1f0a505c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bfd1c188aaa90607ea763d1424387.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0f1ce69c111e99b7fa1e39d80f359.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699bda6a26eced2aaba36e9b361c749.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0211ecaf8af28c0386d28ad7af0b10.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8d952cac5c96be7a87c0e5d50dd54.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f991787f708b2329e708096aef1eac.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd622d0f161f0e3f45d72149bfe3f13d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daecd0922d1d2f5698f297b196bb87.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520133a0a0eb65714e9c552bb81da16.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93787efbbd9f11b46cd7b76be7c8b0e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677af84c4b8a2edf5afd51a00bdb264.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224042ada2d4cfa1a9e9ff6d5a555256.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>566124</v>
+        <v>568869</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>9.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>566148</v>
+        <v>568876</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>5.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>566162</v>
+        <v>568890</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>2.8</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>566216</v>
+        <v>568906</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>566247</v>
+        <v>568913</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>15.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>566339</v>
+        <v>568999</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>566384</v>
+        <v>569002</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>566407</v>
+        <v>569040</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>15.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>566438</v>
+        <v>569057</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>16.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>566445</v>
+        <v>569101</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>3.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>566452</v>
+        <v>569118</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>9.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>566469</v>
+        <v>569125</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>3.5</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>566476</v>
+        <v>569149</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
         <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>3.5</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>566483</v>
+        <v>569156</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>5.5</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>566490</v>
+        <v>569163</v>
       </c>
       <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" t="s">
         <v>38</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>13.5</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>566551</v>
+        <v>569170</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F17" s="3">
-        <v>125.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>566575</v>
+        <v>569187</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F18" s="3">
-        <v>17.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>566605</v>
+        <v>569200</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F19" s="3">
-        <v>268.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>566636</v>
+        <v>569316</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="F20" s="3">
-        <v>5.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>566643</v>
+        <v>569323</v>
       </c>
       <c r="C21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" t="s">
         <v>47</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F21" s="3">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>