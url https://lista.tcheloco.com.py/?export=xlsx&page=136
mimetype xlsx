--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -14,197 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 01:37</t>
-[...5 lines deleted...]
-    <t>Lanternas</t>
+    <t>Lista gerada no: 03/04/2026 05:15</t>
+  </si>
+  <si>
+    <t>REFLETOR LED ECOPOWER EP-4917 - 30W</t>
+  </si>
+  <si>
+    <t>Refletores Led</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>LANTERNA ECOPOWER EP-8518 - 5W+1W</t>
-[...14 lines deleted...]
-    <t>Maletas P/Notebook</t>
+    <t>REFLETOR LED ECOPOWER EP-4918 - 50W</t>
+  </si>
+  <si>
+    <t>FOGAO ELETRICO - 2 BOCAS WINNINGSTAR ST-9639 - 220V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>WINNINGSTAR</t>
+  </si>
+  <si>
+    <t>BONECO PELUCIA STITCH GRANDE COM MANTA - ROSA - LILAS</t>
+  </si>
+  <si>
+    <t>Infantil</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>KIT DE CANETAS PERMANENTE DUAS PONTAS - 80 PCS</t>
-[...32 lines deleted...]
-    <t>Ferramentas</t>
+    <t>FOGAO ELETRICO - 2 BOCAS WINNINGSTAR ST-9638 - 220V</t>
+  </si>
+  <si>
+    <t>DRONE M3 MAX - DUAL CAMERA</t>
+  </si>
+  <si>
+    <t>Drones</t>
+  </si>
+  <si>
+    <t>CAFETEIRA 3 EM 1 RAF R.1950 - 220V</t>
+  </si>
+  <si>
+    <t>Cafeteiras</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>CONSOLA PORTATIL INOVA BOX GT-1000 - 300 JOGOS CLASSICOS</t>
+  </si>
+  <si>
+    <t>INOVA</t>
+  </si>
+  <si>
+    <t>TV 43'' SMART LED MTEK MK43FSGF / FHD / GOOGLE TV</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>MTEK</t>
+  </si>
+  <si>
+    <t>MONITOR CURVO 24" HYE HY24VIEW165 - 165Hz 16:9</t>
+  </si>
+  <si>
+    <t>Monitores</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>REFLETOR LED ECOPOWER EP-4929 - 50W</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO LUO LU-985 / PANDA / BLT / LED / VERDE</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO LUO LU-985 / PANDA / BLT / LED / AZUL</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO LUO LU-995 PINTO / BLT / LED / AMARELO</t>
+  </si>
+  <si>
+    <t>LCD WRITING TABLET 10"  LUO LU-A90</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO/MICROFONE PC GAMER SATE AE-301</t>
+  </si>
+  <si>
+    <t>Gamer</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>CHAVE DE IMPACTO ELETRICO SATE TK8861</t>
-[...53 lines deleted...]
-    <t>MULTILASER</t>
+    <t>FONE DE OUVIDO/MICROFONE PC GAMER SATE AE-303</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO/MICROFONE PC GAMER SATE AE-304</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO/MICROFONE PC GAMER SATE AE-305</t>
+  </si>
+  <si>
+    <t>BALAN�A DE COZINHA SUNLIGHT 13300 - 5KG</t>
+  </si>
+  <si>
+    <t>Balan�as de cozinha</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c697933e8d8285e4d795d6cee2cacdf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e960c516485b7157fee088ff269f1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367000cbe4631715060134e1dab9fb5d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995d409e9be57943e577cca23bdaff9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a547700109e89febd9b84c49fda7a7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b628fae2da5b53fcb7bb9e9d83cb2c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3141713d0adc4d278ded8afe398bd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fb16dde232204069f77a0ab9b922b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b6888efbacecee70547e75de0a965.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02553e4339d88a884065a72cf8bd5d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3fc4b88f256050748af13c1372d55.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f86d986420a7f7c8e725877924a6d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33cecf73ea1ad77ace2df936fa121e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582872dcdf52791cab76ade147f3c48f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9f3b82b82cb1468eb5f595184a573.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b8f6a148412c52f45eccc196007d0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43bc6a6ba7a643d475a4f33f82fe57.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a947dfa5d6f86f5213677a7ee484d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9601d2de32ca6ff8e40851f5565f23.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e365caf3584ded099bdb0e9e1aef1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adcd8d210856dd6c3902766d215de3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c312fcdfb618eb956ef257c6790d7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541259caee35eb661badac044b22903.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ed9c7576d80fadb98b77166f8006.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407db4ab5bdf63968c8e2f58e0d0fb2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb01ee4f95b479dfacef32b74bf9d7f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4e4c91a879005a27ba96dc0fb209e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9dda371e4e6c9115dc69413317e94.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebf6aa6b16b0a7a222e95a146127eb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5245dd1362f37095cb140bef682c40.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70980da6ac8e13b5224205d692203063.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c4456de84849b59cdff5295084922.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d8b0f1d4c8bc85ca9d379abe95e6d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede35b137b6a375423d8168dc83cbb9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a1c0300f9254417a6dbd70537961f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade852de0109552848e2dd6334f548dd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c543726b8de40de11fd23715ca4ff4d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a4aa3ce40ebd838614ff70ab151ca.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb6cbcd375c4a77e1e94ea29bea4ed.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59f0e1ce120998fecc661b72b430f0.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>565684</v>
+        <v>568098</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>565707</v>
+        <v>568104</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>4.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>565714</v>
+        <v>568166</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>170.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>565745</v>
+        <v>568180</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>8.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>565752</v>
+        <v>568227</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>565783</v>
+        <v>568302</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>3.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>565820</v>
+        <v>568333</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>2.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>565868</v>
+        <v>568395</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>8.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>565905</v>
+        <v>568425</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>38.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>565912</v>
+        <v>568456</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>27.0</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>565929</v>
+        <v>568470</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>18.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>565936</v>
+        <v>568517</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>55.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>565943</v>
+        <v>568524</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>42.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>565950</v>
+        <v>568555</v>
       </c>
       <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" t="s">
         <v>34</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>45.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>565974</v>
+        <v>568562</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>47.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>565981</v>
+        <v>568654</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17" t="s">
         <v>39</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>7.5</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>566056</v>
+        <v>568661</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>57.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>566070</v>
+        <v>568678</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F19" s="3">
-        <v>14.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>566100</v>
+        <v>568685</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>16.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>566117</v>
+        <v>568708</v>
       </c>
       <c r="C21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" t="s">
         <v>46</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>