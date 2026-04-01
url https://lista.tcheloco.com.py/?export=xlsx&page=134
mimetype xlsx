--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -34,186 +34,186 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 02:55</t>
-[...56 lines deleted...]
-    <t>Celulares Xiaomi</t>
+    <t>Lista gerada no: 01/04/2026 13:05</t>
+  </si>
+  <si>
+    <t>TIARA "STITCH "</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>TIARA "CAPIVARA"</t>
+  </si>
+  <si>
+    <t>ASPIRADOR ROBOT BAK  BK-V10 -  BIVOLT</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2263 / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2265 / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1923 / USB / SD / FM / BLT</t>
+  </si>
+  <si>
+    <t>RADIO CAR OKAMI WH-C200 / BLT / USB / AUX</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>OKAMI</t>
+  </si>
+  <si>
+    <t>ESCOVA 3 EM 1 ONIDA ON-383 - BIVOLT - PRETO-VERMELHO</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR LUMABELLA B-1001 - 2L - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>LUMA BELLA</t>
+  </si>
+  <si>
+    <t>RADIO CAR PIONEER SPH-C10BT USB / BLT / SMART</t>
+  </si>
+  <si>
+    <t>PIONEER</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MOX MO-EK23 - 2L - AZUL - 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MOX MO-EK23 - 2L - VERDE - 220V</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MOX MO-EK23 - 2L - LARANJA - 220V</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MOX MO-EK23 - 2L - ROSA - 220V</t>
+  </si>
+  <si>
+    <t>SECADOR + ALISADOR MEGASTAR GWB055KIT - BIVOLT</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>SECADOR + ALISADOR MEGASTAR GWB056KIT - BIVOLT</t>
+  </si>
+  <si>
+    <t>FRIGOBAR WHIRLPOOL WUC2205D 128L / 110V / 60HZ</t>
+  </si>
+  <si>
+    <t>Frigobar</t>
+  </si>
+  <si>
+    <t>FREE</t>
+  </si>
+  <si>
+    <t>CAMERA IP XIAOMI MI MJSXJ21CM - C700 / 360� / BRANCO</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>FONE DE OUVIDO XIAOMI REDMI BUDS 6 PLAY - BRANCO</t>
-[...71 lines deleted...]
-    <t>Drones</t>
+    <t>FONTE CARREGADOR XIAOMI MDY-12EH - 67W - USB - ORIGINAL</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>FORNO MARYLAND MR-855FD - 55L - 2000W - 110V</t>
+  </si>
+  <si>
+    <t>Fornos eletrico</t>
+  </si>
+  <si>
+    <t>MARYLAND</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80707153368921ca6eaff121e0fb83.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25310d3de902c3d67ce9108639b3f5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d9aa1959da093b191d53563df6678.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10055992b04984aeebff210f12da417.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5baf288d5edb3064de3578a6b3f703.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a0c917f0a706cc17181dd2f7d6f03.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5d181bf890fdd98010f519c9024ef.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887d3d7888e6fbefbd95671fe81f7e5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28682277914e334716493c7da440962.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb44e0f60673d83ccaba1b4d04d308e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d238263d082a3225b04f5c86b4ebf7d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde2ca31da2b1f9aa6d2bad2493c6ac.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa097412ec4f8b2390d07a6712b8c5c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894a15716abd7d513c27218baefaf0b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77323c68c9a07b459b6331912d4a6d9e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b7fdbea452bdc32f3523b6d77515b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04685757ab182b48041744321677ea.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060191be9c28d63dc067f520daa314c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b224e87507545d4ff3fdbe9af722bb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125bbe377626fc70cc6f3dbe825f35a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028408214ff2bead75546d02eb45df9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6451ed0e99844f008c170c82cf0a0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9198b8886754df9cb481c4f986817c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f485bf58f4abb0ca50e4fda24a8faa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bb0e060721bce2cc1c9ce77559a71.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06922bebe1f6f709a97c3f6b55c6d46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f015fe67a99456be282bd990bd2741.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b895ad35f14244a117c7b96d35bd09.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cfe0a59440089512666575752d848.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba78db6b1ddd436d35fba074fa89ca4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004cca29ae94d6e5cff3b15d4045cb2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8966218e2e1f2fc78767d7b0a24aaf5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c5279fbec798980bfd6c06415d873.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be438c760630c9394d7b23c16075c6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6af9d9fb47fd3e8cd52b1d43f4e103.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569d2745d5d7e690f1e39b900b30fe5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2b22486f4d7b660baf43a567361b5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5b054be5f522050959851df70b87e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17edab719010e7b936e69d991dea30.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d6dc1654d3e73ff70fe93f1804b7c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1148,416 +1148,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>564373</v>
+        <v>567626</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>564427</v>
+        <v>567633</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>564441</v>
+        <v>567671</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>4.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>564458</v>
+        <v>567688</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>4.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>564472</v>
+        <v>567695</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>3.3</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>564489</v>
+        <v>567701</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>9.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>564496</v>
+        <v>567732</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>9.75</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>564557</v>
+        <v>567749</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>117.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>564564</v>
+        <v>567756</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>73.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>564601</v>
+        <v>567763</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>10.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>564663</v>
+        <v>567831</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>4.75</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>564687</v>
+        <v>567848</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
         <v>32</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>33</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>564717</v>
+        <v>567855</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F14" s="3">
-        <v>16.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>564748</v>
+        <v>567862</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>88.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>564755</v>
+        <v>567909</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F16" s="3">
-        <v>272.0</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>564779</v>
+        <v>567916</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>8.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>564847</v>
+        <v>567930</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>15.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>564854</v>
+        <v>567947</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>11.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>564861</v>
+        <v>567954</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>19.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>564885</v>
+        <v>567978</v>
       </c>
       <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" t="s">
         <v>50</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>51</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>35.0</v>
+        <v>79.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>