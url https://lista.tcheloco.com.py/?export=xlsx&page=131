--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -14,215 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 04:41</t>
-[...53 lines deleted...]
-    <t>SANDUICHERA BRITANIA BGR06A GRILL - 220V</t>
+    <t>Lista gerada no: 01/04/2026 15:33</t>
+  </si>
+  <si>
+    <t>MOCHILA INFANTIL DURA CAPIBARA</t>
+  </si>
+  <si>
+    <t>Maletas P/Notebook</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>KIT DE CANETAS PERMANENTE DUAS PONTAS - 80 PCS</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR BRITANIA BLQ970 TURBO / C/F / 220V / VERMELHO</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>LIVRO BOBBIE GOODS CAPA DURA - 40 FOLHAS</t>
+  </si>
+  <si>
+    <t>FORMA DE CUP-CAKE 11089 - 12 UNID</t>
+  </si>
+  <si>
+    <t>Forma de bolos</t>
+  </si>
+  <si>
+    <t>MEL PURO DE 1.1KG</t>
+  </si>
+  <si>
+    <t>SPEAKER JBK M4401 / FM / MIC / USB / TF / BLT</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>JBK</t>
+  </si>
+  <si>
+    <t>SPEAKER JBK S2313 / FM / REC / USB / TF / BLT</t>
+  </si>
+  <si>
+    <t>ESMERILHADEIRA ANGULAR ELETRICA PORTATIL SATE  A-TK8863 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CHAVE DE IMPACTO ELETRICO SATE TK8861</t>
+  </si>
+  <si>
+    <t>AQUECEDOR WINNINGSTAR ST-4081 - 2000W - 220V</t>
+  </si>
+  <si>
+    <t>Aquecedores</t>
+  </si>
+  <si>
+    <t>WINNINGSTAR</t>
+  </si>
+  <si>
+    <t>CHAVE DE IMPACTO ELETRICO SATE A-TK8860</t>
+  </si>
+  <si>
+    <t>GAME PROJETOR BAK BK-GYJ300 SMART / AND / WIFI</t>
+  </si>
+  <si>
+    <t>Projetor / Tela</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>COPO MISTURADOR ELETRICO AUTOMATICO CAFE-630</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>MAXON</t>
+  </si>
+  <si>
+    <t>TENDA DOBRAVEL PRAIA/CAMPING - 3X3</t>
+  </si>
+  <si>
+    <t>TOSTADOR DE P�O ROYALFORD QLT-298A - 220V</t>
   </si>
   <si>
     <t>Sanduicheiras / Tostadores</t>
   </si>
   <si>
-    <t>BRITANIA</t>
-[...23 lines deleted...]
-    <t>Pen Drives</t>
+    <t>TOSTADOR DE P�O BLACK&amp;DECKER TL2400 -  110V</t>
+  </si>
+  <si>
+    <t>BLACK DECKER</t>
+  </si>
+  <si>
+    <t>FERRO A VAPOR MULTILASER H0456 - TEFLON - ROSA - 110V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>MULTILASER</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-620 BLT / USB / SD / FM</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>CELULAR IPRO A9 MINI / DUAL SIM / 4 BANDAS / AZUL</t>
-[...53 lines deleted...]
-    <t>GOLDEN-ULTRA</t>
+    <t>MEDIDOR DE PRESION - PULSO ECOPOWER EP-2702</t>
+  </si>
+  <si>
+    <t>Med.Pressao de Pulso</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67817b0cf7ef3679bd1e5156b0901f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc889fbbd4776dab55004f686cd9bac.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb98c11e95de2aff64d43b5586735c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc90df5cd5fd2a41b5226fe39ddf38c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8adfcbf110cd9cfecea7106bd80ce.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6598219ca20f07e2b01cfbc8e92b8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235429772438ae17713e74fb5afb546f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6e8355282b95cf7faef0e79888eda.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c73d5030b713de4a7a2b058112c058.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c595ffdeb96b339f4312b49965bf5f7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297ba28a3c12c28acbc062fafa986fb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7602bb419c2deff6a889b6194b942ee.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf23f5b733140a7b5b91a624160ead.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f8d2256a3b2a7a9b6d7b6c6553dd1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca770e1ecde06c697277620e1c4c2f6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da69110aabf86d923eeea74c36fe874.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbf60d0b2aaaac5bffe54e617ab965.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ba6139b360b630bc6777d481b9e1d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410215c6c7064153255ab2c1b83d886.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae271775f52598e6ce832bc034e27c01.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe075fa6faf9d76ea8f2e102ee26f2a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4c57011a91387d510c325aac868c1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf30153f2d0d666c431b3fe1a126bc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e0424537db7dceb8b41a8f29cb972.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0e3634f8829688b0b8b24abbe1ecd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43eca69d44994870ca02adc3d6339c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec7baa627f3a020482e62868935aea.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fb77f728c2a6f72d0dcc29a636d2e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b53b37f6742998c3ce9ee98704982c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff46ca6139a70b87af8bce61ad79fba.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69c246f21860cc383bb5cd1d8314cc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7e52a5e8f682aaac8eae5e3ee0431.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9dec4e95fe85e78f9b3acc0605eb9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412fe062c13429eda8f0b9fe5f772fc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92130f7489f07109edb40ade6803c2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e0ec076bbdb0aa12c376586afbcfd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61849dcbbbdad422602185bf828836f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedc6e9c7f353512e51fa1a6224e848.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20015ed072e44452b7d1c2431e0f5cd6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4dd93df7c818244eb2571b105cec7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>562553</v>
+        <v>565745</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>41.75</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>562577</v>
+        <v>565752</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>36.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>562614</v>
+        <v>565776</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>5.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>562645</v>
+        <v>565783</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>562706</v>
+        <v>565820</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>562737</v>
+        <v>565868</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>116.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>562744</v>
+        <v>565905</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
         <v>21</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>110.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>562751</v>
+        <v>565912</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>19.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>562782</v>
+        <v>565929</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>62.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>562799</v>
+        <v>565936</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>1.75</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>562829</v>
+        <v>565943</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>3.27</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>562850</v>
+        <v>565950</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>10.5</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>562867</v>
+        <v>565974</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F14" s="3">
-        <v>4.0</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>562904</v>
+        <v>565981</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F15" s="3">
-        <v>15.0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>562928</v>
+        <v>566056</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>232.0</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>562959</v>
+        <v>566070</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>1.2</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>562973</v>
+        <v>566100</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>155.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>562980</v>
+        <v>566124</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>225.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>563017</v>
+        <v>566179</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>563031</v>
+        <v>566216</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>15.0</v>
+        <v>10.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>