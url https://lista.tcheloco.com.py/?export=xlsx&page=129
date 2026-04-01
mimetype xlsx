--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -14,191 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 05:51</t>
-[...5 lines deleted...]
-    <t>Acess. p/ Celular</t>
+    <t>Lista gerada no: 01/04/2026 17:36</t>
+  </si>
+  <si>
+    <t>CABO MAXELL BRACB-2M - USB-A / USB-C - 2M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>MAXELL</t>
+  </si>
+  <si>
+    <t>CABO MAXELL BRALITB-2M - USB-A / LIGHTNING - 2M</t>
+  </si>
+  <si>
+    <t>CABO MAXELL BRCLITB-2M - USB-C / LIGHTNING - 2M</t>
+  </si>
+  <si>
+    <t>DEPILADOR SOBRANCELHA HYUNDAY FC-033 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Depiladores</t>
+  </si>
+  <si>
+    <t>HYUNDAI</t>
+  </si>
+  <si>
+    <t>KIT FACAS KITCHEN KNIFE - 8 PCS</t>
+  </si>
+  <si>
+    <t>Talheres</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>KIT DE CUCHILLOS KITCHEN KNIFE ER-0588 - 6 PCS</t>
+  </si>
+  <si>
+    <t>KIT FACAS KITCHEN KNIFE - 6 PCS</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI POCO C71 / 64GB / 3 RAM / DOURADO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>LUMINARIA DE EMERGENCIA YL-8683T - 42 LEDS</t>
+  </si>
+  <si>
+    <t>Luminarias D/Emergencia</t>
+  </si>
+  <si>
+    <t>OM</t>
+  </si>
+  <si>
+    <t>RELOGIO SMART WATCH ULTRA 3 + SPEAKER OK-2</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>BONECO PELUCIA STITCH QUE RESPIRA - A PILHA AAA 3 - ROSA</t>
-[...68 lines deleted...]
-    <t>Seguran�a</t>
+    <t>FONE DE OUVIDO HYE AIR 5 / BLUETOOTH / COM CABO TIPO-C</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
   </si>
   <si>
     <t>HYE</t>
   </si>
   <si>
-    <t>CAMERA DIGITAL DC-403 44MP /16X / 2.4" / VERDE</t>
-[...32 lines deleted...]
-    <t>Multiprocessadores</t>
+    <t>KIT DE TUPPER STORAGE BOWL  MK-2222 - 05 PCS</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>LUMINARIA DE EMERGENCIA - TOPWELL SN-8817 - 60 LED - 2V</t>
+  </si>
+  <si>
+    <t>MAQUINA DE ROLO DE SALCICHA RAF R.529 - 220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>MAQUINA DE COZINHAR OVOS RAF R.0067 - 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>MAQUINA DE DONUT RAF R.235 - 12 UNID - 220V</t>
+  </si>
+  <si>
+    <t>DRONE 968 AGES 14+ / GPS HD DUAL CAMERA / PRETO</t>
+  </si>
+  <si>
+    <t>Drones</t>
+  </si>
+  <si>
+    <t>CABO USB MEGASTAR CH015B / 6A / USB-A A LIGHTNING</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO FOSTON GT4000 - BUTTERFLY</t>
+  </si>
+  <si>
+    <t>Triciclo eletrico</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>RELOGIO XIAOMI BAND 9 ACTIVE M2435B1 / PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2789eaf40530ab175a6a3ed85abfa5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a3d4489ffaf2e71202276298e74e1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1086d6a728bf377f90af2a27afd0b45.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c21bd698793ab8abbdc233b1af7d6e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c7348df9a674d3882eb6525a55c7b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce13aae2c558077c115e19c9bb97b0c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da4e63267e6525d413a4c07c3f6016.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dedf3b27958a5b7544ec20ce78f213.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0636c26742f4658a9a9ffbe909a55d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41cc25d5f5371d12c2f64828b6424e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc58d827a263d8c3e97ed5c8d5a1ea.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe864596f825f04e9d9959095e87d47.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641d4bad58ec8c16bbd2efeb1ac9dbd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa841e0950a7f36de14e020dec7564e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af4320c47e4fc49dedd8db98a1f89a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b2f448e80248542042f6a12826942.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56918e70f918f253570158d901ed5b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29053ee48d4b9d1968ebecba48cb4e9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281351230230d695b9fee96eb00ba58.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418a16f8f493b9997d6f0313f6b79fc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f19fd1fac0761ac4d668d5c27ca1c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa149b25bbc80008b58722867d58b3bf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7442be41d8c35be7a1f33c8031ce32b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f374a1f92a5e4e044324c7bc105eb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6ebf340056711ee74cf7b581b7940.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053248cb240e4e04e8ff419d7431e33.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ef72d074baac7a8776c3bf6ed7b88.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf39a1603559b2f6a4517b4de6e1419.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c575e1c99a4c0f7e69db0416b251b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d35516dba2aa71ece57d96989ebe37.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f271a8571bd70e4c2c0c16be098e96.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17684b3a7faf979d3e4ebbd643fb2da4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26425c9371c02c562fa054e0dfbec455.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acf0c5dd975feca174edafc3002cd7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9c1243871b2b1872ba42459cd29eb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31d37e67ec8b79ffce3f5be93cdced.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba78d3aa37e92ddc709879311662abc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc12408f650420127474766ab6bfb59.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357c500d14ae777b5c55554485fe1e8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28478e8b316c1b355a460702e4f5e1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1132,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>561471</v>
+        <v>564472</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.3</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>561518</v>
+        <v>564489</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>14.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>561532</v>
+        <v>564496</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>73.0</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>561549</v>
+        <v>564519</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>73.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>561556</v>
+        <v>564526</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>87.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>561563</v>
+        <v>564533</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" t="s">
         <v>17</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>87.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>561570</v>
+        <v>564540</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>75.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>561600</v>
+        <v>564564</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>1.8</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>561686</v>
+        <v>564663</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>29.0</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>561709</v>
+        <v>564687</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>45.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>561716</v>
+        <v>564717</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>47.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>561723</v>
+        <v>564762</v>
       </c>
       <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" t="s">
         <v>28</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>22.0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>561778</v>
+        <v>564779</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>45.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>561785</v>
+        <v>564847</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>69.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>561808</v>
+        <v>564854</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>52.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>561822</v>
+        <v>564861</v>
       </c>
       <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" t="s">
+        <v>36</v>
+      </c>
+      <c r="E17" t="s">
         <v>37</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>2.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>561884</v>
+        <v>564885</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F18" s="3">
-        <v>353.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>561914</v>
+        <v>564939</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>27.0</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>561945</v>
+        <v>564984</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>9.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>561969</v>
+        <v>564991</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="F21" s="3">
-        <v>4.0</v>
+        <v>21.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>