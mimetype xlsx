--- v1 (2026-02-14)
+++ v2 (2026-04-02)
@@ -14,194 +14,188 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 08:21</t>
-[...20 lines deleted...]
-    <t>Grill</t>
+    <t>Lista gerada no: 01/04/2026 21:23</t>
+  </si>
+  <si>
+    <t>BARBEADOR BRITANIA SHAVE BBA07 - RECARREGAVEL - 2V</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>CAFETEIRA SEMIAUTOMATICA RAF R.104W - 220V</t>
+  </si>
+  <si>
+    <t>Cafeteiras</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
-    <t>PANELA ELETRICA ECOPOWER EP-3635 - 220V</t>
-[...65 lines deleted...]
-    <t>CARREGADOR FUENTE ECOPOWER EP-7059 2 USB - 2.4A</t>
+    <t>LANTERNA POLICE COM FACA - TUFAN</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>TELEFONO ELGIN TCF-1000 COM FIO / PRETO</t>
+  </si>
+  <si>
+    <t>Telefones C/Fio</t>
+  </si>
+  <si>
+    <t>ELGIN</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS - FURADEIRA COM MALETA NAPPO NHK-217 - 16 PCS</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>NAPPO</t>
+  </si>
+  <si>
+    <t>CARGADOR HYE HYEC9+ TURBO USB+USB-C / 3.0 / 20W</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
-    <t>CARREGADOR FUENTE ECOPOWER EP-7042 - 2 USB-A / 1 USB-C</t>
-[...23 lines deleted...]
-    <t>DIVERSOS</t>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>CARREGADOR HYE HYEC180CC / USB-C A TIPO-C</t>
+  </si>
+  <si>
+    <t>Carregadores, baterias e pilhas</t>
+  </si>
+  <si>
+    <t>CARREGADOR HYE HYEC165UC / USB-A A TIPO-C</t>
+  </si>
+  <si>
+    <t>CARREGADOR HYE HYEC9C+ TURBO USB+USB-C / 3.0 / 20W</t>
+  </si>
+  <si>
+    <t>CARREGADOR HYE HYEC8C /  TURBO USB+TIPO-C / 3.0 / 20W</t>
+  </si>
+  <si>
+    <t>CARREGADOR HYE HYEC180CL / USB-C A USB-C A LIGHTNING</t>
+  </si>
+  <si>
+    <t>CABO HYEA5CC USB-C A USB-C / 66W / 1M / DADOS</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>CABO HYE HYE30UL / USB-A A LIGHTNING / 3.1A / 1M</t>
+  </si>
+  <si>
+    <t>CABO HYE HYEA5CL USB-C A LIGHTNING / PD / 20W</t>
+  </si>
+  <si>
+    <t>RELOGIO SMART ULTRA 2 (S100) - 7 PULSEIRAS</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>MACACO HIDRAULICO SCISSOR JACKS 19857</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>MACACO HIDRAULICO HORIZONTAL 2 TON - 19859</t>
+  </si>
+  <si>
+    <t>CRONOMETRO (STOPWATCH) - 5898</t>
+  </si>
+  <si>
+    <t>CAFETEIRA EXPRESSO MONDIAL C-20-EC - 20 BAR - 110V</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>CD CONTINENTAL CCD232-RM MP3/CD/CONT/AM/FM</t>
+  </si>
+  <si>
+    <t>Toca CD</t>
+  </si>
+  <si>
+    <t>CONTINENTAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +218,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b89e4f4326f77bd3b99721040499ff.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863f3cfc53eef2180857da40a3c3942.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1d1e24f517abe28c782d7785faa1d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906f905622bfd4907d0148de1be1190.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbf35add3e610b878e5a93fa13b803.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f42d8c0e79299fc00f553ce121fe8d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d4d17999e11988be7c14885239258.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a4fc91c547cf40470c1fdc9c11d0d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44198bc37da413ab9049bcecc24461.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07547f1d8a9d778acb3ac769f737aa97.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8c4a6a087e10d30a292a541de5701.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2362e4457a3bd9c59b8bf8de05a88.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25012763df2f4ba4c0c22e052492d8dc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9bd7dafa4d19d3e6aa7134d2150fb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29b1cd8d96c0f39c2c4e001cfe052d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa376808b358cad61a5348a532a69189.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b8486d3e5a05cdcb370739be3112b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f0b8fc03d71ec026d72cb2054207.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a1529da831e6e7b5fb66e9a93b388.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e506bea1f859636102a810e815e2b2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91f8f90f1169498daff18810ccb10d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac675c16519486d999a3ec62138efb1f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a1c77856974434ba01eb494f9508e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894c0754f4730e131f8c6c97ce72f7e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381ff84ffdcb2d2ba1805af521ca36d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e29e214cc920699704a71484f911.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9497dc29ba71439ed8033dd8c1ca10.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a92ff52adfbad28cc9214eafa3f6c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe2f5e65b0b51325ad7e1d6f04c0a7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3b205569bafbece2e7b70b72ffea6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae26cbdf2df2dae6f09813263635054.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523b337330f8e5e1847a1e4f659ceea.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29597259cd4d597ff88ddd632b8ff3dd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04ce35e51497d2ea726a5539c9da8a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d513ff5db3fc22c18ccdb13ffcc5560.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04c632238a8c3e1aad8c92f8c46072.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638007a129f83f9f0894ee51e79ee7e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13952bce19e6bb247bf2e32fefe85c2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ca358171098c424b51f4618e6dc0a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68b58866758781af0431cdcaf5583e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1136,416 +1130,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>559089</v>
+        <v>562119</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>45.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>559096</v>
+        <v>562140</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>26.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>559102</v>
+        <v>562157</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>40.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>559133</v>
+        <v>562188</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>18.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>559157</v>
+        <v>562195</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>20.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>559164</v>
+        <v>562225</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>32.0</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>559171</v>
+        <v>562232</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>428.0</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>559201</v>
+        <v>562249</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>63.0</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>559218</v>
+        <v>562256</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" t="s">
         <v>24</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>95.0</v>
+        <v>9.95</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>559225</v>
+        <v>562263</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>32.0</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>559270</v>
+        <v>562270</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>3.6</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>559300</v>
+        <v>562287</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>3.6</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>559317</v>
+        <v>562300</v>
       </c>
       <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" t="s">
         <v>32</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>12.0</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>559324</v>
+        <v>562317</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>5.0</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>559379</v>
+        <v>562331</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>1.65</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>559393</v>
+        <v>562386</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" t="s">
         <v>38</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>1.45</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>559515</v>
+        <v>562393</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F18" s="3">
-        <v>3.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>559546</v>
+        <v>562409</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>82.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>559652</v>
+        <v>562423</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="3">
-        <v>45.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>559669</v>
+        <v>562430</v>
       </c>
       <c r="C21" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" t="s">
         <v>45</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>5.5</v>
+        <v>7.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>