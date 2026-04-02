--- v1 (2026-02-14)
+++ v2 (2026-04-02)
@@ -14,188 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 09:48</t>
-[...2 lines deleted...]
-    <t>GARRAFA TERMICA INFANTIL - STITCH - INOX - 1000ML</t>
+    <t>Lista gerada no: 01/04/2026 23:22</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-620 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-619 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-911 / ZOOM / RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>PROJETOR LASER ROBOT ASTRONAUTA TUCANO TC-112</t>
+  </si>
+  <si>
+    <t>Projetores de Luzes</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO FOSTON GT4400 / ADVENTURE</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>KIT FACAS SWISS LINE GX5005G - 6 PCS - BRANCO</t>
+  </si>
+  <si>
+    <t>Talheres</t>
+  </si>
+  <si>
+    <t>3NSTAR</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO BEB� VGR V-151</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>DEPILADOR - REMOVEDOR ONIDA ON-2224 - 2 EM 1 - 2V</t>
+  </si>
+  <si>
+    <t>Maq.Nasal</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>DEPILADOR ONIDA ON-2225 5 EM 1 - 2V</t>
+  </si>
+  <si>
+    <t>Depiladores</t>
+  </si>
+  <si>
+    <t>CELULAR  XIAOMI POCO X7 5G / 512GB / 12 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>TECLADO PARA PC - USB RAPOO NK2500  - ESPANHOL</t>
+  </si>
+  <si>
+    <t>Teclados</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MOX MO-EK24 - 3L - AZUL - 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI A5 / 64GB / 3 RAM / DOURADO</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI A5 / 64GB / 3 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI A5 / 128GB / 4 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI A5 / 128GB / 4 RAM / DOURADO</t>
+  </si>
+  <si>
+    <t>PLACA INFRARROJA MEGASTAR ER68 - 220V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA INFANTIL EDUCATIVA INTERATIVA - 350ML</t>
   </si>
   <si>
     <t>Termica</t>
   </si>
   <si>
-    <t>DIVERSOS</t>
-[...107 lines deleted...]
-    <t>Aspiradores</t>
+    <t>FONE DE OUVIDO G-TIDE L11 BLUETOOTH - ROSA</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>G-TIDE</t>
+  </si>
+  <si>
+    <t>ADAPTADOR USB/TIPO C - SATELLITE  AL-11</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dd616fbe1c4ebd20ebcb7bcf25005.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b84170319045d7103894a96a41220.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575323b6e2766274dc59ed179c34914.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc69f303ff47f850db9b9b5476a1933.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ea969c8441e16378d25c795d08d18.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bccda1dc85dde3c5a3fe1abe2169f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd32f3aadca1f79fb409e9ab4c61dab.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd04584327ce6feb000ea3ec64d5d15.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b69bf587eb237d86a079cb79c138dc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143208edb4cfafc8f6db67c9d30d48f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b69c98c24827fee936c3e297e5bca.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a24c73d2926cafcf07da14ea382336.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e610168d7b5b689bd0068c78642f01.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7be6f08b4b5e13d1d0636b4256ecc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1d74bd12da5ecce6184c88a2e87e3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd93296ca28d7d0245234fa4fa89c21.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aee6ad9eb334f14e12018db67e633.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51d4d9d69bdacc4bfa750db4b31f67.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c229b0d1d71073ae075ae7d20a8cef.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580860cd046b394d1e789d6dda593eb5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d22c02782b79e0811eeb1f58b7d73f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc5aefafef33736553bfaafd53673a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afab2785a22da4403aae1889cb1bb82.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ed75a1d968db9c51c0614f1316586.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaccc8dd0c380092a6f17a3db97133.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5f0badc68bac86602865235987363.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17e5b76c9c731fb4bdf7111ea3ce57.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fd92986c24dfaa3b9d8db5fd8a1e4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44092cb1753723729666df8884f14f0e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d66684889db7d73ac7899cdaa85b9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf6ef9fd35e3d88d21f40d4ede65e2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a72457fe348e8d16683acfb698492.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8835b1382f455b9192da2478d8e65.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79e88d3b767a82902f01ebdbe2308e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6887005b023566be845419837c3073.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89614785f7dc613a8b8d8b0ec9f08941.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a6207c0d541599c26d412bcbae715.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0937a87e6567356e92f10c9b65f8de.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d750d1a72c652f6b69ea8f19aa5aa55.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad5d5b0bb779b47a971fcd3175f83e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1129,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>558402</v>
+        <v>560894</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
         <v>10.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>558419</v>
+        <v>560900</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>14.0</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>558426</v>
+        <v>560917</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>18.5</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>558433</v>
+        <v>560924</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>18.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>558440</v>
+        <v>560962</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>19.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>558457</v>
+        <v>560986</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>19.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>558464</v>
+        <v>561020</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>22.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>558488</v>
+        <v>561044</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>558518</v>
+        <v>561051</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>19.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>558525</v>
+        <v>561099</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>20.5</v>
+        <v>298.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>558549</v>
+        <v>561136</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>558631</v>
+        <v>561167</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>14.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>558648</v>
+        <v>561181</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" t="s">
         <v>30</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>5.0</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>558655</v>
+        <v>561198</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>18.0</v>
+        <v>78.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>558679</v>
+        <v>561204</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>12.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>558693</v>
+        <v>561228</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F17" s="3">
-        <v>10.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>558716</v>
+        <v>561273</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>9.9</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>558723</v>
+        <v>561341</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="F19" s="3">
-        <v>14.9</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>558730</v>
+        <v>561389</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>15.0</v>
+        <v>8.25</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>558747</v>
+        <v>561471</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="F21" s="3">
-        <v>9.75</v>
+        <v>1.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>